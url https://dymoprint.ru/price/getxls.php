--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -9,58 +9,58 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$J$149</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$J$158</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="437">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Значение</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Тип товара</t>
   </si>
   <si>
@@ -83,437 +83,458 @@
  Тип* электронный
  Максимальный вес (емкость)* 2 кг
  Минимальная загрузка 4 г
  Автоматическое закрывание
  Размер платформы 150 мм
  Подключенный к ПК*
  Батарейки в комплекте
  Customs code 8423819000
  Экран
  Дисплей ЖК
  Энергопитание
  Требования к питанию 3 x AAA/LR03
  Цвет товара черный
  Руководство на электронные почтовые весы в pdf*</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Цифровой</t>
   </si>
   <si>
     <t>Dymo</t>
   </si>
   <si>
-    <t>6400.00 руб.</t>
+    <t>6400.00000000 руб.</t>
   </si>
   <si>
     <t>Склад (МСК)</t>
   </si>
   <si>
     <t>S0929000</t>
   </si>
   <si>
     <t>Весы электронные Dymo M5 Mailing Scale 5 kg EMEA, шаг измерения 2 гр, до 5 кг</t>
   </si>
   <si>
     <t>Дополнительные характеристики
  Автоматическое закрывание
  Размер платформы 200 мм
  Минимальная загрузка 4 г
  Подключенный к ПК
  Дисплей ЖК
  Размеры (ШхГхВ) 235 x 211 x 46 мм
  Вес 1500 г
  Энергопитание
  Требования к питанию 3 x AAA/LR03
  Модель M5
  ЖК дисплей есть
  Максимальный вес, кг 5
  Тип электронный
  Деление шкалы 1г
  Автоматическая установка нуля да
  Автоматическое отключение да
  Руководство на электронные почтовые весы в pdf*</t>
   </si>
   <si>
-    <t>5000.00 руб.</t>
+    <t>5000.00000000 руб.</t>
   </si>
   <si>
     <t>Под заказ</t>
   </si>
   <si>
     <t>S0929010</t>
   </si>
   <si>
     <t>Весы электронные Dymo M10 Mailing Scale 10 kg, до 10 кг, шаг-2 гр. функция выставления нуля</t>
   </si>
   <si>
     <t>Весы Dymo M10 MAILING SCALE EMEA, для писем и посылок до 10 кг цифровой.
 		 Код производителя
 		 S0929010
 		 Погрешность измерений
 		 2 г
 		 Платформа для взвешивания (мм)
 		 200x200
 		 Автоматическое отключение
 		 есть
 		 Дисплей
 		 есть
 		 Функция «Чистый вес»
 		 есть
 		 Тип элементов питания
 		 3 x AAA
 		 Интерфейс USB
 		 есть
 		 Бренд
 		 Dymo
 		 Страна производитель
 		 Китай
 		 Вес
 		 1.5 кг
 		 Габариты (Д х Ш х В)
 		 235 мм x 211 мм x 46 мм
 		 Вес с упаковкой
 		 1.5 кг
 		 Габариты с упаковкой (Д х Ш х В)          
 		 235 мм x 211 мм x 46 мм
  Руководство на электронные почтовые весы в pdf*</t>
   </si>
   <si>
-    <t>6000.00 руб.</t>
+    <t>6000.00000000 руб.</t>
   </si>
   <si>
     <t>S0929020</t>
   </si>
   <si>
     <t>Весы переносные Dymo S50 Shipping Scale EU, для писем и посылок, до 50 кг</t>
   </si>
   <si>
     <t>Весы цифровые логистические для складских операций.
  Дисплей: ЖК.
  Требования к питанию: 3xAAA/LR03.
  Цвет: черный.
  Размер: 9,2x44,6x46,5 см.
  Руководство на переносные электронные весы в pdf*</t>
   </si>
   <si>
-    <t>23625.00 руб.</t>
+    <t>23625.00000000 руб.</t>
   </si>
   <si>
     <t>S0929030</t>
   </si>
   <si>
     <t>Весы переносные Dymo S100 Shipping Scale EU, для писем и посылок, до 100 кг</t>
   </si>
   <si>
     <t>Автоматическое закрывание
  Размер платформы 300 мм
  Минимальная загрузка 100 г
  Подключенный к ПК
  Цвет черный
  Дисплей LCD
  Руководство на переносные электронные весы в pdf*</t>
   </si>
   <si>
-    <t>31125.00 руб.</t>
+    <t>31125.00000000 руб.</t>
+  </si>
+  <si>
+    <t>S0929040</t>
+  </si>
+  <si>
+    <t>Весы Dymo S180, выставление нуля, фиксирования измеренной величины, шаг 200 гр</t>
+  </si>
+  <si>
+    <t>12240.00000000 руб.</t>
+  </si>
+  <si>
+    <t>Склад (ССП)</t>
   </si>
   <si>
     <t>Картриджи Dymo</t>
   </si>
   <si>
     <t>DYMO16957</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 3.5 м x 12 мм</t>
   </si>
   <si>
     <t>Dymo нейлоновая лента 12мм х 3,5 м, черный шрифт / белая лента. 
 Отлично подходит для маркировки поверхностей с несколькими гранями и/или грубых поверхностей - включая трубы, инструменты и маркировку кабелей - усиленный клейкий слой гарантирует качественое приклеивание. Рекомендуется для профессиональной маркировки в телекомуникационных, строительных организациях. 
 Подходит для принтеров Dymo:Label Manager 150, Label Point 350, Label Manager PC.</t>
   </si>
   <si>
     <t>Цвет</t>
   </si>
   <si>
     <t>Белый</t>
   </si>
   <si>
-    <t>2950.00 руб.</t>
+    <t>2950.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO16958</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 3.5 м x 19 мм</t>
   </si>
   <si>
     <t>Dymo нейлоновая лента 19мм х 3,5м, черный шрифт / белая лента. 
 Отлично подходит для маркировки поверхностей с несколькими гранями и/или грубых поверхностей - включая трубы, инструменты и маркировку кабелей - усиленный клейкий слой гарантирует качественое приклеивание. Рекомендуется для профессиональной маркировки в телекомуникационых, строительных организациях. 
 Подходит для принтеров Dymo:Label Point 350, Label Manager PC.</t>
   </si>
   <si>
-    <t>3000.00 руб.</t>
+    <t>3060.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO16959</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 5.5 м x 12 мм</t>
   </si>
   <si>
     <t>Dymo полиэстеровая лента 12мм х 5,5м, черный шрифт / белая лента. 
 Перманентная полиэстеровая лента стойкая к царапинам и воде, это - лучшее решение для нанесения постоянных наклеек включая предупредительные надписи на технических аппаратах. 
 Подходит для принтеров Dymo:Label Manager 150, Label Point 350, Label Manager PC.</t>
   </si>
   <si>
-    <t>2400.00 руб.</t>
+    <t>2400.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO16960</t>
   </si>
   <si>
     <t>Картридж с полиэстровой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 3.5 м x 19 мм</t>
   </si>
   <si>
     <t>Dymo полиэстеровая лента 19мм х 5,5м, черный шрифт / белая лента. 
 Перманентная полиэстеровая лента стойкая к царапинам и воде, это - лучшее решение для нанесения постоянных наклеек включая предупредительные надписи на технических аппаратах. 
 Подходит для принтеров Dymo:Label Point 350, Label Manager PC.</t>
   </si>
   <si>
+    <t>3000.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO1734523</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0773830/1734523 Картридж с полиэстеровой лентой для DYMO RhinoPRO 6000, 24ммx5.5м, с постояным клеем,черный шрифт/белая лента
 </t>
   </si>
   <si>
-    <t>4300.00 руб.</t>
+    <t>4300.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1734524</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0773840/1734524 Картридж с нейлоновой лентой для DYMO RhinoPRO 6000, 24ммx3.5м, с постоянным клеем,черный шрифт/белая лента
 </t>
   </si>
   <si>
     <t>DYMO1734821</t>
   </si>
   <si>
     <t>Картридж c самоламинирующейся лентой для принтеров Dymo Rhino, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t>S0773860/1734821 Картридж с самоламинирующейся лентой для DYMO RhinoPRO 6000, 24ммx5.5м, черный шрифт/белая лента</t>
+  </si>
+  <si>
+    <t>4386.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18051</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 6 мм</t>
   </si>
   <si>
     <t>Диаметр кабеля: min 1.18 мм max 2.33 мм DYMO18051 белый 6 мм х 1,5 м DYMO18052 желтый 6 мм х 1,5 м
 Картридж с термоусадочной трубкой, 6ммx1.5м, черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
-    <t>5700.00 руб.</t>
+    <t>5700.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18052</t>
   </si>
   <si>
     <t>Желтый</t>
   </si>
   <si>
     <t>DYMO18053</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 9 мм</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой, 9ммx1.5м,черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
-    <t>5900.00 руб.</t>
+    <t>5900.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18054</t>
   </si>
   <si>
     <t>DYMO1805430</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Dymo 1805430, виниловая лента для профессиональной маркировки внутри и снаружи помещений 24 мм x 5.5 м, черный на белой ленте,только для RhinoPro 6000
 </t>
   </si>
   <si>
     <t>DYMO1805443</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Картридж DYMO Rhino 1805443 служит для идентификации и защиты проводов и кабелей. Лента выполнена в виде термоусаживаемой трубки из негорючего полиолефина. Ленты можно размещать в помещении, на улице и других местах, где вероятны вредные внешние воздействия.
  Технические характеристики DYMO Rhino 1805443
  Область применения: маркировка кабеля или провода
  Диаметр маркируемого кабеля: 6-11 мм
  Материал этикетки: термоусаживаемый полиолефин
  Устойчивость материала: тепло, влажность, ультрафиолет, масла, химические вещества
  Длина ленты: 1,5 м
  Ширина ленты: 24 мм
  Цвет ленты: белый
  Цвет шрифта: черный
  Количество рулонов в упаковке: 5 шт.
  Совместимость: с принтером Rhino 6000
 Температура эксплуатации: от -55 до +135°С</t>
   </si>
   <si>
-    <t>7600.00 руб.</t>
+    <t>7600.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18055</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 12 мм</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой, 12ммx1.5м,черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
     <t>DYMO18056</t>
   </si>
   <si>
     <t>DYMO18057</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 19 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Картридж с термоусадочной трубкой для, 19ммx1.5м,черный шрифт
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
-    <t>6500.00 руб.</t>
+    <t>6500.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18058</t>
   </si>
   <si>
     <t>DYMO18432</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 12 мм</t>
   </si>
   <si>
     <t>Картридж с лентой, 12ммx5.5м , пластик,черный шрифт/желтая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
-    <t>3350.00 руб.</t>
+    <t>3350.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18433</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 19 мм</t>
   </si>
   <si>
     <t>Картридж с лентой, 19ммx5.5м , пластик,черный шрифт/желтая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
-    <t>4150.00 руб.</t>
-[...2 lines deleted...]
-    <t>Склад (ССП)</t>
+    <t>4150.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18435</t>
   </si>
   <si>
     <t>Оранжевый</t>
   </si>
   <si>
     <t>DYMO18436</t>
   </si>
   <si>
     <t>DYMO18443</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 9 мм</t>
   </si>
   <si>
     <t>Картридж с лентой, 9ммx5.5м, пластик, черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
-    <t>2550.00 руб.</t>
+    <t>2550.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18444</t>
   </si>
   <si>
     <t>DYMO18445</t>
   </si>
   <si>
     <t>DYMO18482</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 9 мм</t>
   </si>
   <si>
     <t>18482 DYMO Картридж с полиэстеровой лентой, 9ммx5.5м, с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
+  </si>
+  <si>
+    <t>2601.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18483</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhinо, черный шрифт, 5.5 м х 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0718210/18764/18483 DYMO Картридж с полиэстеровой лентой, 12ммx5.5м, с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
+    <t>3417.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO18484</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 19 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0718220/18765/18484 DYMO Картридж с полиэстеровой лентой, 19ммx5.5м с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>DYMO18485</t>
   </si>
   <si>
     <t xml:space="preserve">S0718170/18760/18485 DYMO Картридж с полиэстеровой лентой, 9ммx5.5м, с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>Металлик</t>
   </si>
   <si>
     <t>DYMO18486</t>
   </si>
   <si>
@@ -521,151 +542,160 @@
   </si>
   <si>
     <t xml:space="preserve">18486 DYMO Картридж с полиэстеровой лентой, 12ммx5.5м с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>DYMO18487</t>
   </si>
   <si>
     <t xml:space="preserve">S0718200/18762/18487 DYMO Картридж с полиэстеровой лентой, 19ммx5.5м, с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>DYMO18488</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м х 12 мм</t>
   </si>
   <si>
     <t>18488 DYMO Картридж с нейлоновой лентой, 12ммx3.5м, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
-    <t>3700.00 руб.</t>
+    <t>3700.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18489</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м х 19 мм</t>
   </si>
   <si>
     <t>18489 DYMO Картридж с нейлоновой лентой, 19ммx3.5м, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
     <t>DYMO18490</t>
   </si>
   <si>
     <t>Нейлоновая эластичная лента для неровных поверхностей и кабелей. Эластичная, не рвущаяся при протяжке кабелей, 12 мм x 3.5 м. Шрифт: черный,Лента: желтая</t>
   </si>
   <si>
     <t>DYMO18491</t>
   </si>
   <si>
     <t>18491 DYMO Картридж с нейлоновой лентой, 19ммx3.5м, черный шрифт/желтая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
     <t>DYMO40910</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, черный шрифт, 9 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 9мм х 7м, пластиковая, черный шрифт/красная лента. Лента Dymo системы D1 шириной 9 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.
 </t>
   </si>
   <si>
     <t>Прозрачный</t>
   </si>
   <si>
-    <t>2350.00 руб.</t>
+    <t>2350.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO40913</t>
+  </si>
+  <si>
+    <t>2397.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO40914</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, голубой шрифт, 9 мм х 7 м</t>
   </si>
   <si>
     <t>DYMO40915</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, красный шрифт, 9 мм х 7 м</t>
   </si>
   <si>
     <t>DYMO40916</t>
   </si>
   <si>
     <t>Голубой</t>
   </si>
   <si>
     <t>DYMO40917</t>
   </si>
   <si>
     <t>Красный</t>
   </si>
   <si>
     <t>DYMO40918</t>
   </si>
   <si>
     <t>DYMO43610</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, черный шрифт, 6 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 6мм х 7 м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 6 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.
 </t>
   </si>
   <si>
-    <t>2050.00 руб.</t>
+    <t>2050.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO43613</t>
+  </si>
+  <si>
+    <t>2091.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO43618</t>
   </si>
   <si>
     <t>DYMO45010</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, черный шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 12мм х 7м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 12 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.
 </t>
   </si>
   <si>
+    <t>2448.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO45011</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, голубой шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t>DYMO45012</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, красный шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t>DYMO45013</t>
   </si>
   <si>
     <t>Лента системы D1, 12мм х 7м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 12 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.</t>
   </si>
   <si>
     <t>DYMO45014</t>
   </si>
   <si>
     <t>DYMO45015</t>
   </si>
   <si>
     <t>DYMO45016</t>
@@ -707,485 +737,526 @@
     <t>S0720860 Картридж с лентой 19 мм х 7 м, винил, шрифт черный на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С.</t>
   </si>
   <si>
     <t>Синий</t>
   </si>
   <si>
     <t>DYMO45807</t>
   </si>
   <si>
     <t>Картридж с лентой 19 мм х 7 м, винил, шрифт черный на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С.</t>
   </si>
   <si>
     <t>DYMO45808</t>
   </si>
   <si>
     <t>DYMO53710</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, черный шрифт, 24 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 24мм х 7 м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 24 мм подходит для принтера LabelManager PC 2.
 </t>
   </si>
   <si>
-    <t>3300.00 руб.</t>
+    <t>3300.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO53713</t>
   </si>
   <si>
     <t>DYMO53716</t>
   </si>
   <si>
-    <t>2617.27 руб.</t>
+    <t>2617.27000000 руб.</t>
   </si>
   <si>
     <t>DYMO53717</t>
   </si>
   <si>
     <t>DYMO53718</t>
   </si>
   <si>
     <t>DYMO91220</t>
   </si>
   <si>
     <t>Картридж с бумажной лентой для принтера Dymo LetraTag, черный шрифт, 12 мм х 4 м, блистер</t>
   </si>
   <si>
     <t>Лента бумажная для компактного ленточного принтера DYMO Lerta Tag 
 Характеристики:
 • Прочные, погодоустойчивые этикетки 
 • Приклеиваются ко всем гладким поверхностям 
 • Размер ленты 12 мм х 4 м. 
 • Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива.
 • Термоустойчивы при температуре от -30 до +150 С. 91220 Бумага    Черный/белый</t>
   </si>
   <si>
-    <t>950.00 руб.</t>
+    <t>950.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO91221</t>
   </si>
   <si>
     <t>Картридж с прочной лентой для принтера Dymo LetraTag, пластик, черный шрифт, 12 мм х 4 м, блистер</t>
   </si>
   <si>
     <t>Лента DYMO Lerta Tag Лента пластиковая стандартная для компактного ленточного принтера DYMO Lerta Tag. Характеристики •    Прочные, погодоустойчивые этикетки •    Приклеиваются ко всем гладким поверхностям •    Размер ленты 12 мм х 4 м. •    5 вариантов цвета. •    Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива. •    Термоустойчивы при температуре от -30 до +150 С. 91221    Стандартный пластик    Черный/белый 91222    Стандартный пластик    Черный/желтый 91223 Стандартный пластик    Черный/красный 91224    Стандартный пластик    Черный/зеленый 91225    Стандартный пластик    Черный/синий</t>
   </si>
   <si>
-    <t>1100.00 руб.</t>
+    <t>1122.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO91222</t>
   </si>
   <si>
+    <t>1100.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO91223</t>
   </si>
   <si>
     <t>DYMO91224</t>
   </si>
   <si>
     <t>Зеленый</t>
   </si>
   <si>
     <t>DYMO91225</t>
   </si>
   <si>
     <t>DYMO91228</t>
   </si>
   <si>
     <t>Лента для Letra Tag Лента пластиковая металлизированная для компактного ленточного принтера DYMO Lerta Tag. Рабочая температура С° -30 до +150 Характеристики •    Прочные, погодоустойчивые этикетки •    Приклеиваются ко всем гладким поверхностям •    Размер ленты 12 мм х 4 м. •    Цвет: черный/серебряный или черный/зеленый. •    Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива. •    Термоустойчивы при температуре от -30 до +150 С.</t>
   </si>
   <si>
     <t>Серебряный металлик</t>
   </si>
   <si>
-    <t>1300.00 руб.</t>
+    <t>1326.00000000 руб.</t>
   </si>
   <si>
     <t>S0718850</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтера Dymo LetraTag для ткани, 12 мм х 2 м, белый</t>
   </si>
   <si>
     <t xml:space="preserve">S0718850 Лента для LetraTag для ткани 12 ммх2 м, нейлоновая, белая, 1 шт в блистере
 Используется для маркировки одежды, изделий из хлопка. </t>
   </si>
   <si>
     <t>Комплектация</t>
   </si>
   <si>
     <t>Рулон</t>
   </si>
   <si>
-    <t>2100.00 руб.</t>
+    <t>2100.00000000 руб.</t>
   </si>
   <si>
     <t>S0721660</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой для принтера LetraTag, пластик, 12 мм х 4 м, блистер</t>
   </si>
   <si>
     <t xml:space="preserve">Высококачественные нейлоновые ленты для печати этикеток Dymo: специально для изогнутых или шероховатых поверхностей, а также для маркировки кабелей DYMO разработал гибкую нейлоновую ленту для печати этикеток, которая оптимально адаптируется под соответствующую поверхность и прочно и надолго клеится благодаря своей особенно сильно клеящей задней поверхности. Поставляется шириной 12 или 19 mm.
  Клеятся почти на все ровные и чистые поверхности (бумага, пластик, метал, дерево, стекло)
  Устойчивы к воде, маслу, жирам, а также к большинству более слабых растворителей
  Устойчивы к высоким температурам между –80 и +150 °CТехнические параметры
 	Цвет: черный на белом
 	Длина: 4.0 м
 	Ширина: 12 мм
 	Цвет ленты: белый
 	Цвет шрифта: черный
 	Указание по заказу: Ленты для печати D1 подходят для следующих устройств Dymo: Dymo Pocket, Dymo 1000/Plus, 2000, 3500, 4500, 5000, 5500, LM 100/150
 	Окончательная отделка: Nylon
 </t>
   </si>
   <si>
-    <t>826.20 руб.</t>
+    <t>826.20000000 руб.</t>
   </si>
   <si>
     <t>DYMO1734525</t>
   </si>
   <si>
     <t>DYMO18488-ON</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Rhino, черный шрифт, 3.5 м х 12 мм, аналог Dymo 18488</t>
   </si>
   <si>
     <t>COMPATIBLE</t>
   </si>
   <si>
-    <t>1305.00 руб.</t>
+    <t>1305.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18489-ON</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Rhino, черный шрифт, 3.5 м х 19 мм, аналог Dymo 18489</t>
   </si>
   <si>
-    <t>1664.60 руб.</t>
+    <t>1664.60000000 руб.</t>
   </si>
   <si>
     <t>DYMO1805243</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой для принтеров Dymo Rhino, белый шрифт, 5.5 м х 12 мм</t>
   </si>
   <si>
     <t>DYMO1805414</t>
   </si>
   <si>
     <t>DYMO1805416</t>
   </si>
   <si>
     <t>DYMO1805435</t>
   </si>
   <si>
+    <t>DYMO1805431</t>
+  </si>
+  <si>
+    <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 24 мм
+ Цвет ленты - желтый/белый. 
+Также виниловые ленты бывают шириной 9,12,19, 24 мм, в картридже 5,5 м. Сочетают в себе эластичность, особовысокую клейкость и высокую стойкость к воздействию химикатов, поэтому являются универсальным материалом и подходят для маркировки любых поверхностей (изогнутых и шероховатых), для маркировки проводов и кабелей, коммутационных панелей и оборудования и т.д. Не выгорают на солнце, влагоустойчивые, изностойкие. Информация на ленте не стирается и не смывается. Термоустойчивы: от −30 до +90 С. Пригодны к использованию на улице.</t>
+  </si>
+  <si>
+    <t>DYMO1805432</t>
+  </si>
+  <si>
+    <t>Картридж c виниловой лентой для принтеров Dymo Rhino, белый шрифт, 5.5 м x 24 мм</t>
+  </si>
+  <si>
+    <t>DYMO1805444</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+	 Картридж DYMO Rhino 1805443 и 1805444 служит для идентификации и защиты проводов и кабелей. Лента выполнена в виде термоусаживаемой трубки из негорючего полиолефина. Ленты можно размещать в помещении, на улице и других местах, где вероятны вредные внешние воздействия.
+	 Также термоусадочные трубки бывают шириной 6,9,12,19,24 мм, в картридже 1,5 м. Бесклеевые полиолефиновая трубки нагреваются при помощи строительного фена. Коэффициент усадки 3:1. Рекомендуемый диаметр кабеля: 6 mm лента: min 1.18 mm — max 2.33 mm; 9 mm лента: min 1.73 mm — max 3.73 mm; 12 mm лента: min 2.97 mm — max 5.13 mm; 19 mm лента: min 4.64mm — max 9 mm. 24 мм лента min 8 mm – max 13 mm. Цвет желтый и белый. Шрифт черный.
+</t>
+  </si>
+  <si>
+    <t>7752.00000000 руб.</t>
+  </si>
+  <si>
+    <t>S0720600</t>
+  </si>
+  <si>
+    <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, белый шрифт, 12 мм х 7 м</t>
+  </si>
+  <si>
     <t>Ленты для принтеров Dymo</t>
   </si>
   <si>
     <t>DYMO146077</t>
   </si>
   <si>
     <t>Лента для механических принтеров Dymo Omega, 3 м х 9 мм, 3 штуки, блистер</t>
   </si>
   <si>
     <t>S0847730 Лента для механических принтеров Dymo Omega, ширина 9 мм, длина 3м, пластиковая черная, 3 шт. в блистере</t>
   </si>
   <si>
-    <t>818.75 руб.</t>
+    <t>818.75000000 руб.</t>
   </si>
   <si>
     <t>DYMO146079</t>
   </si>
   <si>
     <t>Черный/Синий/Красный</t>
   </si>
   <si>
     <t>DYMO31000</t>
   </si>
   <si>
     <t>Лента алюминиевая для принтера Dymo M1011, бесклеевая, 12 мм х 4.8 м, серебристая</t>
   </si>
   <si>
     <t>Лента из нержавеющей стали бесклеевая для принтера M 1011, 12 мм х 6,4 м, 10 шт./упаковка.</t>
   </si>
   <si>
-    <t>850.00 руб.</t>
+    <t>850.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO32500</t>
   </si>
   <si>
     <t>Лента бесклеевая для принтера Dymo M1011, нержавеющая сталь, 12 мм х 6.4 м</t>
   </si>
   <si>
-    <t>1150.00 руб.</t>
+    <t>1173.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO35800</t>
   </si>
   <si>
     <t>Лента алюминиевая для принтера Dymo М1011, клеевой слой, 12 мм х 3.65 м</t>
   </si>
   <si>
     <t>Цвет – металлик 12 мм х 3,65 м.
 Лента самоклеющаяся алюминиевая для принтера M 1011, 12 мм х 3,65 м 
 •    Ширина ленты: 12 мм 
 •    Не выгорает на солнце, 
 •    Влагоустойчивые 
 •    Термоустойчивы 
 •    Устойчивы к разным агрессивным условиям 
 •    10 шт./упаковка</t>
   </si>
   <si>
+    <t>1150.00000000 руб.</t>
+  </si>
+  <si>
     <t>S0847740</t>
   </si>
   <si>
     <t>Лента для механических принтеров Dymo Omega, ширина 9 мм, длина 3м, пластиковая черная, 3 шт. в блистере.</t>
   </si>
   <si>
     <t>DYMO520102</t>
   </si>
   <si>
     <t>Лента для механических принтеров Dymo Omega, пластик, 9 мм х 3 м, 1 штука</t>
   </si>
   <si>
-    <t>425.00 руб.</t>
+    <t>433.50000000 руб.</t>
   </si>
   <si>
     <t>DYMO520109</t>
+  </si>
+  <si>
+    <t>425.00000000 руб.</t>
   </si>
   <si>
     <t>Принтеры Dymo</t>
   </si>
   <si>
     <t>DYMO12748</t>
   </si>
   <si>
     <t>Принтер механический Dymo Omega, лента ширина 9 мм, клавиатура - латиница, блистер (S0717930)</t>
   </si>
   <si>
     <t xml:space="preserve">Благодаря улучшенному качеству печати, простоты в использовании, невысокой цене, ленточный принтер DYMO Omega великолепно подходит для использования дома, в офисе.
  Механический ленточный принтер этикеток для использования дома и в офисе.
  Принцип работы заключается в выдавливании буквы на самоклеящейся ленте.
  Позволяет создавать надпись, используя 49 различных букв и символов.
  Характеристики
  - Алфавит: кириллица или латиница
  - Современный дизайн
  - 49 различных букв и знаков
  - Ширина ленты 9 мм
  - Лента (белый шрифт/красный фон) входит в комплект поставки
  - Доступность
  - Удобство использования
  - Надежность
  - Не требует картриджа и батареек
  </t>
   </si>
   <si>
     <t>Язык</t>
   </si>
   <si>
     <t>Латиница</t>
   </si>
   <si>
-    <t>2080.00 руб.</t>
+    <t>2080.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO14045</t>
   </si>
   <si>
     <t>Принтер механический Dymo Omega, лента ширина 9 мм, клавиатура - кириллица, блистер (S0719970)</t>
   </si>
   <si>
     <t xml:space="preserve">Благодаря улучшенному качеству печати, простоты в использовании, невысокой цене, ленточный принтер DYMO Omega великолепно подходит для использования дома, в офисе.
  Механический ленточный принтер этикеток для использования дома и в офисе.
  Принцип работы заключается в выдавливании буквы на самоклеящейся ленте.
  Позволяет создавать надпись, используя 49 различных букв и символов.
  Характеристики
  - Алфавит: кириллица или латиница
  - Современный дизайн
  - 49 различных букв и знаков
  - Ширина ленты 9 мм
  - Лента (белый шрифт/красный фон) входит в комплект поставки
  - Доступность
  - Удобство использования
  - Надежность
  - Не требует картриджа и батареек
  </t>
   </si>
   <si>
     <t>Кириллица</t>
   </si>
   <si>
-    <t>3250.00 руб.</t>
+    <t>3250.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1758458</t>
   </si>
   <si>
     <t>Аккумулятор литий-ионный для принтера Dymo Label Manager 280, LM PnP</t>
   </si>
   <si>
     <t xml:space="preserve">Литий-ионный аккумулятор DYMO для этикеток, совместимость с принтерами LabelManager 260P, 280P и PnP.
  Дополнительно:
  Емкость аккумулятора: 650 мА/час
 USB подключение: нет
  </t>
   </si>
   <si>
-    <t>2900.00 руб.</t>
+    <t>2900.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1852992</t>
   </si>
   <si>
     <t>Принтер индустриальный ленточный Dymo Rhino 4200, в кейсе, лента ширина до 19 мм</t>
   </si>
   <si>
     <t>Компактный, простой в использовании принтер для быстрого изготовления этикеток «на ходу». Позволяет делать маркировку быстро и правильно, там где это нужно. Пользуйтесь привычной QWERTY клавиатурой. Используйте «горячие» клавиши для быстрого создания самоламинирующихся этикеток, флажков, маркировки со штрих-кодами Code 39 и Code 128, этикеток фиксированной длины, этикеток с разделителями и многое другое.
  Печать этикеток до 19 мм шириной на гибком нейлоне, полиэстере с усиленным клеем или надежном виниле, ПЛЮС печатать непосредственно на термоусадочных трубках. Сэкономьте время с новыми возможностями принтера - таких как клавиша «Favorites», которая позволяет закрепить доступ к наиболее часто используемым этикеткам, символам и терминам; и клавишу «Custom», позволяющая сохранять пользовательские настройки.
  Характеристики
  - Габариты и вес. Принтер имеет размеры 18,1х12,7х6,2 см и вес 0,465 кг.
  - Корпус. Прорезиненные чехлы предохранят принтер от повреждений при случайном падении
  - Дисплей. Устройство обладает жидкокристаллическим дисплеем с подсветкой и функцией предварительного просмотра созданной этикетки.
  - Питание. От шести элементов АА (не входит в комплект) или от Li-Ion аккумулятора ( не входит в комплект). В принтере предусмотрена функция автоматического отключения питания при бездействии принтера
  - Особенности печати. Принтер имеет возможность вертикальной и горизонтальной печати при маркировке. Лента принтера позволяет задавать любую длину этикетки для кабеля или провода. Печать штрих-кодов Code 39 и Code 128. Создание многострочных этикеток, максимум 5 строк текста.
  В ассортименте также имеется Индустриальный ленточный принтер Rhino 4200.</t>
   </si>
   <si>
-    <t>29800.00 руб.</t>
+    <t>30396.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO2112722</t>
   </si>
   <si>
     <t>Принтер для этикеток Dymo Label Writer 550, USB-подключение, лента ширина до 62 мм</t>
   </si>
   <si>
     <t>Черно-серебряный</t>
   </si>
   <si>
-    <t>23300.00 руб.</t>
+    <t>23300.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO40076</t>
   </si>
   <si>
     <t>Блок питания для принтеров Label Manager 160, 210, LMR 500TS, Rhino4200, Rhino5200, тип D1</t>
   </si>
   <si>
     <t>Для принтеров : •    LetraTag (латиница DYMO19754) •    LabelPoint 350 (DYMO22065) •    LabelManager 150 (DYMO18130, DYMO17661)</t>
   </si>
   <si>
-    <t>1500.00 руб.</t>
+    <t>1500.00000000 руб.</t>
   </si>
   <si>
     <t>DYMOW004365</t>
   </si>
   <si>
     <t>Колесо запасное для принтера Dymo M1011, с символами</t>
   </si>
   <si>
     <t>Запасное колесо с символами для принтера</t>
   </si>
   <si>
-    <t>2000.00 руб.</t>
+    <t>2000.00000000 руб.</t>
   </si>
   <si>
     <t>S0720090</t>
   </si>
   <si>
     <t>Принтер индустриальный Dymo M1011, лента ширина 12 мм</t>
   </si>
   <si>
     <t>Механический индустриальный принтер М1011 предназначен для маркировки оборудования, работающего в тяжелых условиях. Поскольку механический принтер печатает на алюминиевой ленте или ленте из нержавеющей стали, он идеально подходит для использования на заводах, фабриках, вне помещений и даже на буровых вышках.
  Ленты шириной: 12 мм
  USB подключение:нет
  Дополнительно:Встроенный перфоратор для удобства маркировки кабельных разъемов .
  Принцип работы заключается в выдавливании буквы на поверхности ленты.
  Выбор символа происходит при помощи вращения барабана
  Характеристики
  - Шрифт: латиница
  - Превосходная четкость текста
  - Расходные материалы: ленты из алюминия или нержавеющей стали шириной 12 мм
  - Встроенный перфоратор для маркировки патч-кордов
  - Встроенный ручной нож для отрезания этикеток
  - Отрезаемая лента имеет закругленные края для Вашей безопасности
  - Этикетки устойчивы к разным агрессивным условиям, не выгорают на солнце, термоустойчивы
  - Мерный упор для определения длины начального и конечного нерабочего участка ленты
  - Дополнительный барабан с зеркальным отражением символов
  Комплектация:
  - удароустойчивый кейс для переноски
  - принтер М1011
  - 1 бесклеевая алюминиевая лента 12 мм х 4,80 м
  - 1 бесклеевая лента из нержавеющей стали 12 мм х 6,40 м
  - барабан с зеркальным отражением</t>
   </si>
   <si>
-    <t>46000.00 руб.</t>
+    <t>46920.00000000 руб.</t>
   </si>
   <si>
     <t>S0883980</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo LetraTag LT-100H, ABC клавиатура, блистер</t>
   </si>
   <si>
     <t>Этот простой в использовании принтер позволяет создавать этикетки именно так, как вы хотите. Он печатает на лентах различных цветов плюс имеет встроенные популярные функции, такие как несколько стилей шрифта, подчеркивание, жирный шрифт, текст разной высоты и многое другое. В отличие от других производителей этикеток, наш оригинальный графический дисплей показывает, как именно будут выглядеть этикетки. Вам не надо будет гадать как именно будут выглядеть ваши этикетки. То, что вы видите, то и будет напечатано.
 Характеристики
 Эргономичный дизайн для легкого использования
 Большой дисплей на 13 символов с предварительным просмотром печати
 Навигационные кнопки для быстрого доступа к дополнительным функциям
 Память на  9 этикеток
 печать в двух строках
 5 размеров шрифта
 8 стилей обрамления
 Автоматическое выключение для  энергосбережения
 Функция установки Даты  и Времени
 Многоязычный (кроме русского)
 Использует 4 батареи типа АА (не входят в комплект)</t>
   </si>
   <si>
-    <t>6800.00 руб.</t>
+    <t>6800.00000000 руб.</t>
   </si>
   <si>
     <t>S0895840</t>
   </si>
   <si>
     <t>Аккумулятор для принтеров Dymo Rhino 4200 и Rhino 5200</t>
   </si>
   <si>
     <t>Dymo S0895840 запасной аккумулятор для принтеров RhinoPro 4200 и 5200 (Dymo S0895840 rechargeable battery Rhino 4200/5200, 7.4V/1400 mAh)</t>
   </si>
   <si>
-    <t>3672.00 руб.</t>
+    <t>3672.00000000 руб.</t>
   </si>
   <si>
     <t>S0895890</t>
   </si>
   <si>
     <t>Блок питания для принтеров Dymo Label Manager 280 и 420P</t>
   </si>
   <si>
     <t xml:space="preserve">Блок питания для принтеров LM 280 и LM 420P
 </t>
   </si>
   <si>
     <t>S0904950</t>
   </si>
   <si>
     <t>Принтер для этикеток Dymo Label Writer 4XL, usb, лента ширина до 100 мм</t>
   </si>
   <si>
     <t>Принтер предлагает простой и экономически эффективный способ печати, а также широкий спектр профессиональных этикеток. Разрешение печати - 300dpi, скорость печати – до 53 этикеток в минуту. Принтер позволяет добиться превосходных результатов для большого объема работы. Работает без чернил, без тонера, без потери времени. DYMO LabelWriter 4 XL печатает на самых разнообразных этикетках. С DYMO LabelWriter 4XL Вы получаете высокую скорость и качество печати, компактный дизайн.
 Программное обеспечение DYMO Label ™ V 8 позволяет создавать и печатать адресные этикетки, этикетки со штрих-кодами или графикой.
 Функция создания этикеток доступна из прямо из текста в Microsoft Word ®, Excel ®, Outlook ®
 Печать этикеток из адресной книги из ваших контактов Outlook ® или Mac ®
 QuickPrint Widget позволяет быстро напечатать одну этикетку
 Выбор из более 100 стилей и макетов этикеток
 Печать одной этикетки или нескольких сотен
@@ -1197,139 +1268,139 @@
 Максимальные размеры печати 100x150 мм
 Качество печати    Максимальное разрешение 300 x 300 dpi
 Максимальная ширина печати 100 мм
 Прочие характеристики    Цвет принтера черный, серебряный
 Материал корпуса пластик
 Типы этикеток    Этикетки Dymo LabelWriter, этикетки для Label Writer 4XL S0947410, этикетки для Label Writer 4XL S0947420
 Этикетки других производителей и чековая лента к принтеру не подходят
 Порты и интерфейсы    Интерфейс USB 
 Подключение к компьютеру - Да
 Порт USB 2.0 - 1 шт 
 Технология подключения - проводное подключение (кабель входит в комплект поставки)
 Совместимые ОС    Windows 2000 и XP, Windows Vista, Mac OS 10 +
 Сеть    Подключение Ethernet через принт-сервер Dymo
 Подключение WLAN нет
 Электропитание    Через сетевой адаптер (входит в комплект поставки)
 Характеристики адаптера
 Output: 24 VDC, 1.5 A
 Input: 100-240 VAC, 50-60 Hz
 Комплект поставки    Принтер, программное обеспечение Dymo Label™ v.8 software, USB кабель, адаптер 220V, 50 этикеток 104х159 мм, руководство пользователя, инструкция по быстрому старту, Cleaning Card
 Вес и размеры    Вес 890 г (только принтер)
 Глубина 187 мм
 Высота 134 мм
 Ширина 178 мм</t>
   </si>
   <si>
-    <t>38125.00 руб.</t>
+    <t>38125.00000000 руб.</t>
   </si>
   <si>
     <t>S0915440</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 420P, D1, лента ширина 6, 9, 12, 19 мм</t>
   </si>
   <si>
     <t>Профессиональный принтер Dymo LM 420P 
  • Многофункциональный портативный принтер для печати этикеток, совместимый с PC/Mac. Легко взять с собой и подсоединить к любому портативному компьютеру. 
  • Совместимость с PC/Mac: PC: Windows®XP, Windows Vista®, Windows®7 - MAC: OS® v10.5.8 
  • Легко взять с собой и подсоединить к любому портативному компьютеру 
  • Возможность использовать расширенные версии программного обеспечения 
  • Возможность печати этикеток из ваших любимых баз данных 
  • Скорость печати: 12 мм/сек 
  • Работает от перезаряжаемых аккумуляторных ионно-литиевых батарей
   • Для работы не требуется наличие батарей или сетевого адаптера питания
   • Все доступные в операционных системах Windows/Mac стили, шрифты и символы; неограниченное количество печатных строк 
  • Можно легко изменить пользовательские настройки. 
  • Вы видите на экране то, что будет выведено на печать; возможность предварительно просматривать до 4 строк
   • Яркая подсветка экрана 
  • Совместимость с различными лентами для печати этикеток: D1 ленты 6, 9, 12 мм 
  • Печать любых видов ярлыков, наклеек и стикеров 
 •    Компактные размеры обеспечивают мобильность</t>
   </si>
   <si>
-    <t>33500.00 руб.</t>
+    <t>33500.00000000 руб.</t>
   </si>
   <si>
     <t>S0946320</t>
   </si>
   <si>
     <t>Принтер электронный ленточный Dymo Label Manager 160, D1, лента ширина 6, 9, 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Электронный ленточный принтер Label Manager 160, ленты D1 шириной 6, 9, 12 мм Label Manager 160 - это один из самых доступных ленточных электронных принтеров на рынке. Благодаря компактным размерам он всегда будет у вас под рукой, а неплохой выбор встроенных символов сделает его полезным как дома, так и в небольшом бизнесе. Простой в обращении, легкий благодаря использованию батареек ААА.
  Самый доступный электронный принтер QWERTY клавиатура, латиница
  Питание: 6 батареек ААА ( в комплект не входят)
  Разъем подключения адаптера питания ( не входит в комплект)
  Сохранение в памяти до 9 шаблонов
  6 размеров шрифта, 8 стилей,
  228 символов и картинок
  Размеры: 203 x 118 x49 мм
  Автоматическое выключение
  Печать на лентах D1 6, 9, 12 мм
  Ленты шириной: 6 мм, 9 мм, 12 мм. 
  USB подключение: нет
  Комплектация: принтер + 1 картридж: 12 мм x 3 м (белый фон, черные буквы). </t>
   </si>
   <si>
-    <t>9600.00 руб.</t>
+    <t>9600.00000000 руб.</t>
   </si>
   <si>
     <t>S0946430</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 500TS, D1, лента ширина 6, 9, 12,19, 24 мм, латиница</t>
   </si>
   <si>
     <t xml:space="preserve">DYMO Touch Screen™ LabelMANAGER 500TS - новинка в линейке электронных ленточных принтеров от Dymo. Революционное решение DYMO Touch Screen™(сенсорный экран) позволяет создавать и редактировать этикетки касанием пальца.
  Алфавит - латиница (при подключению к компьютеру любой язык, в т.ч. русский)
  ◊ Уникальный цветной экран DYMO Touch Screen™(сенсорный экран)
  ◊ Настройка и хранение профилей 5 различных пользователей
  ◊ Автоматический резак с функцией автоотрезки после печати этикетки
  ◊ Аккумулятор в комплекте поставки
  ◊ Клавиатура - QWERTY
  ◊ Разрешение печати 300 DPI
  ◊ Многострочная печать на ленте:
  6 мм одна строка
  9 мм две строки
  12 мм три строки
  19 мм пять строк
  24 мм шесть строк
  ◊ 10 шрифтов, 25 размеров шрифта, 5 типов обрамлений и подчеркиваний
  ◊ Память: до 500 наклеек с возможностью сохранения наклеек на русском
  ◊ Программа для печати этикеток из Microsoft® Word, Excel® или Outlook®, Mac® Address Book, QuickBooks® и другие программы*
  ◊ * PC или Mac® Работает с ОС Windows® XP, Windows Vista®, Windows® 7 или Mac OS® v10.4 или более поздними версиями.
  ◊ Печать штрих-кодов на ленте 19 или 24 мм в форматах UPC A, UPS E, Code 128 B, Code 39, EAN13, EAN 8
  ◊ Размеры принтера: 190х165х95 мм (ДхШхГ)
  ◊ Размеры коробки: 400х230х120 мм (ДхШхГ)
  ◊ Более 100 готовых дизайнов этикеток
  ◊ Вес принтера: 800 гр.
  ◊ Вес в коробке: около 2 кг
  ◊ Фирменная гарантия 2 года 
  </t>
   </si>
   <si>
-    <t>55000.00 руб.</t>
+    <t>55000.00000000 руб.</t>
   </si>
   <si>
     <t>S0955990</t>
   </si>
   <si>
     <t>Принтер индустриальный ленточный Dymo Rhino 4200, до 19 мм, чехол</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Профессиональный электронный ленточный принтер DYMO Rhino™ 4200 позволяет печатать этикетки для маркировки в таких сферах как: телекоммуникации, электрика, информационные технологии, аудио/видео и так далее. Клавиши быстрого доступа "Hot Key" для создания и форматирования этикеток, кнопки "Favorites" и "Custom" для сохранения часто используемых символов и сохранения персональных настроек.
 Характеристики: 
 	Алфавит: латиница, раскладка клавиатуры QWERTY
 	Размеры: 17,78 см х 11,68 см х 5,79 см , 630 грамм (без элементов питания/аккумулятора)
 	Технология термопечати, при которой информация на ленте выжигается при помощи термоголовки, не требуется тонер или чернила
 	Щетка для очистки термоголовки в комплекте поставки
 	Автоотключение питания — продлевает срок службы батареек
 	Работа на батарейках или аккумуляторе (не входят в комплект поставки)
 	Принудительная подсветка экрана для работы в помещениях со слабой освещенностью
 	Таймер автоотключения подсветки
 	До 10 размеров шрифта
 	Функция авторазмера шрифта
 	5 стилей текста
 	Вращение текста (горизонтальная, вертикальная, зеркальная печать, печать под углом 90 градусов)
 	Прописные и заглавные буквы, цифры, пунктуация
 	Печать 5 строк на ленте 19 мм, в 3 строки на ленте 12 мм, 9 мм, 1 строка на ленте 6 мм
@@ -1341,51 +1412,51 @@
 	Встроенный резак
 	Отвечает стандартам ANSI, TIA/EIA-606-A
 	Печать баркодов стандартов 39 и 128
 	Этикетки с усиленным клеевым слоем для индустриальных нужд (полиэстер), нейлоновые ленты, термоусадочные трубки
 	Печать этикеток под размер кабеля.
 	Три варианта маркировка кабеля и проводов
 	Печать этикеток для коммутационных панелей
 	Печать этикеток для компьютерных модулей на разном расстоянии
 	Печать этикеток любой заданной фиксированной длины
 	Печать этикеток с последовательно возрастающими цифрами, буквами
 	Встроенная библиотека графических символов и надписей
 	Интегрированные в корпус резиновые элементы, предотвращающие выскальзывание принтера из руки
 	«Горячие» клавиши для создания флажковой маркировки проводов и кабелей, коммутационных панелей, модулей, соединительных коробок, вертикальных этикеток или этикеток фиксированной длины
 	В комплекте поставки виниловая лента 12 мм, черные буквы на белом фоне
 	 Комплект поставки
 	принтер Dymo Rhino Pro 4200
 	Картридж с белой виниловой лентой 12 мм, черный шрифт на белом фоне
 	Краткое руководство
 	 Вес и габариты
 	Вес принтера 630 грамм (без элементов питания/аккумулятора)
 	Размеры и вес упаковки 770 грамм, 15,5 см х 8,8 см х 23 см
 	Размеры принтера 17,78 см х 11,68 см х 5,79 см
 </t>
   </si>
   <si>
-    <t>13750.00 руб.</t>
+    <t>13750.00000000 руб.</t>
   </si>
   <si>
     <t>S0968920</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 280, D1, лента ширина 6, 9, 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	 Принтер Label Manager 280 печатает на 50% быстрее, чем другие принтеры серии Label Manager. Вы можете подключить принтер к PC или Mac ® так же доступен ввод текста с помощью QWERTY-клавиатуры. Экономьте на батарейках – в комплект поставки уже входит аккумуляторная батарея. Ленточный принтер идеально подходит для маркировки в офисе, на производстве или складе. Используйте цветные ленты Dymo D1 для различных видов маркировки.
  Клавиатура: ЛАТИНИЦА, QWERTY-клавиатура
 	 Экран: Большой экран позволяет просматривать этикетку перед печатью. Просматривайте наклейку в натуральную величину.
 	 7 стилей шрифта:
 	 нормальный, полужирный, курсив, подчеркивание, контур, тень, вертикальный
  6 размеров шрифта:
 	 на ленте 6мм - 8, 10, 12;
 	 на ленте 9мм - 8, 10, 12, 16 и 20;
 	 на ленте 12мм - 8, 10, 12, 16, 20 и 24
 	 Типы шрифтов: Basic, Serif, Fun
 	 Другие настройки:
 	 подчеркивание, выравнивание по центру/левому/правому краю, зеркальный текст, этикетки фиксированной дины, вставка рисунков и символов.
 	 Печать штрих-кода - Нет
 	 Аккумулятор: В комплект поставки входит аккумулятор - вам не придется покупать батарейки
 	 Автоматическое отключение: Да - принтер имеет функцию автоотключения для экономии заряда аккумулятора
 	 Кнопки быстрого доступа: Кнопка для быстрого доступа к символам валюты/другим символам
@@ -1393,387 +1464,429 @@
 	 Печать нескольких копий: Печать до 10 копий одной этикетки
 	 Совместимость: Совместимость с Windows Vista ®, Windows ® 7, Windows ® XP, Mac OS ® X 10.5 или более поздняя версия
 	 Электропитание: Через сетевой адаптер (входит в комплект поставки)
 	 Характеристики адаптера:
 	 Output: 24 VDC, 1.5 A
 	 Input: 100-240 VAC, 50-60 Hz
  Комплект поставки: Принтер, программное обеспечение Dymo Label™ v.8 software, USB кабель, адаптер 220V, аккумулятор, пробная лента 12 мм х 3 метра, руководство пользователя, инструкция по быстрому старту, гарантийный талон
 	 Вес и размеры принтера:
 	 Вес 771 г
 	 Глубина 46,5 мм
 	 Высота 206 мм
 	 Ширина 107,5 мм
 	 Вес и размеры упаковки:
 	 Вес 824 г
 	 Глубина 85 мм
 	 Высота 235 мм
 	 Ширина 185 мм
  Расходные материалы:
 	 Ленты D1 виниловые шириной 6,9 или 12 мм
 	 полиэстровые ленты шириной 12 мм
 	 нейлоновые ленты шириной 12 мм
 	 Гарантия: Стандартная гарантия на 2 года
  </t>
   </si>
   <si>
-    <t>16800.00 руб.</t>
+    <t>16800.00000000 руб.</t>
   </si>
   <si>
     <t>DYMOW004300</t>
   </si>
   <si>
     <t>Чехол для принтеров этикеток DYMO LM 160 и DYMO LM 280</t>
   </si>
   <si>
-    <t>900.00 руб.</t>
+    <t>918.00000000 руб.</t>
   </si>
   <si>
     <t>S0784440</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 210D, ленты D1 шириной 6, 9, 12 мм, клавиатура латиница</t>
   </si>
   <si>
-    <t>5500.00 руб.</t>
+    <t>5500.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO2122966</t>
   </si>
   <si>
     <t>Принтер ленточный индустриальный Dymo Rhino 6000+ в кейсе, лента ширина до 24 мм (2150767)</t>
   </si>
   <si>
-    <t>67000.00 руб.</t>
+    <t>67000.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO2179979</t>
   </si>
   <si>
     <t>Принтер для этикеток Dymo LetraTag LT-200BT, Bluetooth-подключение, лента ширина 12 мм</t>
   </si>
   <si>
-    <t>9100.00 руб.</t>
+    <t>9282.00000000 руб.</t>
   </si>
   <si>
     <t>S0946330</t>
   </si>
   <si>
     <t>Принтер электронный ленточный Dymo Label Manager 160, D1, лента ширина 6, 9, 12 мм, китайская версия</t>
   </si>
   <si>
-    <t>5100.00 руб.</t>
+    <t>5100.00000000 руб.</t>
   </si>
   <si>
     <t>DYMOLM640CB</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager Executive 640CB, лента ширина 6, 9, 12, 19, 24 мм</t>
   </si>
   <si>
-    <t>40000.00 руб.</t>
+    <t>40000.00000000 руб.</t>
+  </si>
+  <si>
+    <t>DYMO2112725</t>
+  </si>
+  <si>
+    <t>Принтер для этикеток Dymo LabelWriter 5XL, автосистема распознавания, лента ширина 100 мм</t>
+  </si>
+  <si>
+    <t>Цвет корпуса</t>
+  </si>
+  <si>
+    <t>Черно-серебристый</t>
+  </si>
+  <si>
+    <t>38887.50000000 руб.</t>
+  </si>
+  <si>
+    <t>DYMOLM2800</t>
+  </si>
+  <si>
+    <t>Принтер ленточный Dymo Label Manager 2800, D1, лента ширина 6, 9, 12 мм, клавиатура - латиница</t>
+  </si>
+  <si>
+    <t>DYMOW004366</t>
+  </si>
+  <si>
+    <t>Колесо запасное для принтера Dymo M1011, с символами, зеркальный текст</t>
+  </si>
+  <si>
+    <t>2040.00000000 руб.</t>
+  </si>
+  <si>
+    <t>S0721450</t>
+  </si>
+  <si>
+    <t>Блок питания для принтеров Dymo Label Writer</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo</t>
   </si>
   <si>
     <t>DYMO11352</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 54 мм x 25 мм, 500 штук</t>
   </si>
   <si>
     <t>Большие адресные этикетки 54х25мм 500шт/рул Метод прямой термопечати, нет никакой необходимости в расходных материалах Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни доступны в различных размерах</t>
   </si>
   <si>
     <t>DYMO11353</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, 25 мм x 13 мм, 1000 штук</t>
   </si>
   <si>
     <t>Многофункциональные этикетки 25 х 13 мм, 1000 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
   </si>
   <si>
-    <t>2450.00 руб.</t>
+    <t>2450.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO11354</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 57 мм x 32 мм, 1000 штук</t>
   </si>
   <si>
     <t>Многофункциональные этикетки 57 х 32 мм 1000 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах</t>
+  </si>
+  <si>
+    <t>6120.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO11355</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 51 мм x 19 мм, 500 штук</t>
   </si>
   <si>
     <t>Многофункциональные этикетки 51 х 19 мм 500 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
   </si>
   <si>
     <t>DYMO1933081</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, стойкие к разрыву, 25 мм х 89 мм, 700 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
     Стойкие к разрыву и абразивам этикетки с сильным клеем 25 х 89 мм, 700 штук в рулоне.
      Этикетки многофункциональные DYMO 1933081 подходят для решения любых задач маркировки. Этикетки изготовлены из пластика с сильным клеевым слоем. Такие этикетки не рвутся, обладают влагостойкостью и устойчивостью к царапинам. 
      Совместимость с принтером : LabelWriter 4XL, LabelWriter 450, LabelWriter 450 Turbo.
 </t>
   </si>
   <si>
-    <t>12625.00 руб.</t>
+    <t>12625.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1933083</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, стойкие к разрыву, 25 мм х 25 мм, 1700 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
     Стойкие к разрыву и абразивам этикетки с сильным клеем 25 х 25 мм, 1700 штук в рулоне.
      Этикетки многофункциональные DYMO 1933081 подходят для решения любых задач маркировки. Этикетки изготовлены из пластика с сильным клеевым слоем. Такие этикетки не рвутся, обладают влагостойкостью и устойчивостью к царапинам. 
      Совместимость с принтером : LabelWriter 4XL, LabelWriter 450, LabelWriter 450 Turbo.
 </t>
   </si>
   <si>
     <t>DYMO1983172</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 36 мм х 89 мм, 260 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 36 х 89, 260 штук в рулоне.
 Большие этикетки DYMO 1983172 служат для печати адресов на конвертах, папках и прочего.
 Совместимость с принтером : LabelWriter 450, LabelWriter 450 Turbo.</t>
   </si>
   <si>
-    <t>1475.00 руб.</t>
+    <t>1475.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO99010</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 89 мм x 28 мм, 130 штук</t>
   </si>
   <si>
     <t>Адресные этикетки, бумажные, 89мм х 28 мм, 260 этикеток в рулоне</t>
   </si>
   <si>
-    <t>2300.00 руб.</t>
+    <t>2300.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO99011</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, 89 мм х 28 мм, 4 х 130 штук, 4 цвета</t>
   </si>
   <si>
     <t>Адресные этикетки разноцветные 89 х 28 мм 4 х 130 шт. Цвета: желтый, розовый, синий, зеленый. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
   </si>
   <si>
-    <t>4450.00 руб.</t>
+    <t>4450.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO99012</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 89 мм х 36 мм, 520 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 2 х 260 шт, 36 х 89 мм, бумажные. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>DYMO99013</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, прозрачные, 89 мм х 36 мм, 260 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 260 шт, 36 х 89 мм, прозрачные, пластик. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
-    <t>4350.00 руб.</t>
+    <t>4350.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO99015</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 70 мм х 54 мм, 320 штук</t>
   </si>
   <si>
     <t>Большие многофункциональные этикетки 70 х 54 мм, 320 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>DYMO99017</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer для подвесных папок, белые, 50 мм x 12 мм, 220 штук</t>
   </si>
   <si>
     <t>Этикетки для подвесных папок 50 х 12 мм, 220 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>DYMO99018</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer на корешок папки, 190 мм x 38 мм, 110 штук</t>
   </si>
   <si>
     <t>Этикетки на корешок папки-регистратора 190 х 38 мм, 110 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
-    <t>2200.00 руб.</t>
+    <t>2200.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO99019</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer, на корешок папки-регистратора, 190 мм x 59 мм, 110 штук</t>
   </si>
   <si>
     <t>Этикетки на корешок папки-регистратора 190 х 59 мм, 110 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
-    <t>3150.00 руб.</t>
+    <t>3150.00000000 руб.</t>
   </si>
   <si>
     <t>S0719250</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer для CD/DVD, белые, 57 мм х 57 мм, 160 штук</t>
   </si>
   <si>
     <t>Этикетки для CD/DVD белые диаметр. 57 мм, 160 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
   </si>
   <si>
     <t>S0722430</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 101 мм х 54 мм, 220 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 220 шт, 101 x 54 мм, бумажные. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
-    <t>4000.00 руб.</t>
+    <t>4000.00000000 руб.</t>
   </si>
   <si>
     <t>S0722560</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer для бэйджей, белые, 41 мм x 89 мм, 300 штук</t>
   </si>
   <si>
     <t>Этикетки для бэджей 89 х 41 мм, 300 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>S0929100</t>
   </si>
   <si>
     <t>Этикетки картонные Dymo Writer для бэйджей, 89 мм x 51 мм, 300 штук</t>
   </si>
   <si>
     <t>Этикетки для бэджей 89 х 51 мм, 300 шт. Без клея. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>S0929110</t>
   </si>
   <si>
     <t>Этикетки картонные Dymo Writer для бэйджей, 106 мм x 62 мм, 250 штук</t>
   </si>
   <si>
     <t>Этикетки для бэйджей 106 х 62 мм, 250 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>S0929120</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 25 мм х 25 мм, 750 штук</t>
+  </si>
+  <si>
+    <t>2958.00000000 руб.</t>
   </si>
   <si>
     <t>S0947410</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Label Writer 4XL, белые, 89 мм x 28 мм, 1050 штук</t>
   </si>
   <si>
     <t xml:space="preserve">S0947410 Dymo Адресные этикетки 89 x 28мм (только для LabelWriter 4XL) 1050 шт/рул. 2 рулона
 </t>
   </si>
   <si>
     <t>2 рулона</t>
   </si>
   <si>
-    <t>6820.00 руб.</t>
+    <t>6820.00000000 руб.</t>
   </si>
   <si>
     <t>S0947420</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer 4XL, 102 мм x 59 мм, 575 штук</t>
   </si>
   <si>
     <t xml:space="preserve">S0947420 Dymo Многофункциональные этикетки 102 x 59мм (только для LabelWriter 4XL) 575 шт/рул. 2 рулона.
 </t>
   </si>
   <si>
-    <t>6812.50 руб.</t>
+    <t>6812.50000000 руб.</t>
   </si>
   <si>
     <t>DYMO1908552</t>
   </si>
   <si>
     <t>Этикетки самоламинирующиеся Dymo ХTL, полиэстровые, 24 мм x 23 мм, 96 штук на листе А4, 27 листов</t>
   </si>
   <si>
-    <t>14472.00 руб.</t>
+    <t>14472.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1908555</t>
   </si>
   <si>
     <t>Этикетки самоламинирующиеся Dymo XTL, полиэстровые, 41 мм х 23 мм, 60 штук на листе А4, 34 листа</t>
   </si>
   <si>
-    <t>23868.00 руб.</t>
+    <t>23868.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1908556</t>
   </si>
   <si>
     <t>Этикетки самоламинирующиеся Dymo XTL, полиэстровые, 41 мм х 41.5 мм, 30 штук на листе А4, 34 листа</t>
   </si>
   <si>
-    <t>21692.00 руб.</t>
+    <t>21692.00000000 руб.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="18"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>