--- v1 (2026-06-23)
+++ v2 (2026-08-08)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$J$158</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="473">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="481">
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Значение</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Тип товара</t>
   </si>
   <si>
@@ -83,54 +83,51 @@
  Тип* электронный
  Максимальный вес (емкость)* 2 кг
  Минимальная загрузка 4 г
  Автоматическое закрывание
  Размер платформы 150 мм
  Подключенный к ПК*
  Батарейки в комплекте
  Customs code 8423819000
  Экран
  Дисплей ЖК
  Энергопитание
  Требования к питанию 3 x AAA/LR03
  Цвет товара черный
  Руководство на электронные почтовые весы в pdf*</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Цифровой</t>
   </si>
   <si>
     <t>Dymo</t>
   </si>
   <si>
-    <t>6400.00000000 руб.</t>
-[...2 lines deleted...]
-    <t>Склад (МСК)</t>
+    <t>5924.00000000 руб.</t>
   </si>
   <si>
     <t>S0929000</t>
   </si>
   <si>
     <t>Весы электронные Dymo M5 Mailing Scale 5 kg EMEA, шаг измерения 2 гр, до 5 кг</t>
   </si>
   <si>
     <t>Дополнительные характеристики
  Автоматическое закрывание
  Размер платформы 200 мм
  Минимальная загрузка 4 г
  Подключенный к ПК
  Дисплей ЖК
  Размеры (ШхГхВ) 235 x 211 x 46 мм
  Вес 1500 г
  Энергопитание
  Требования к питанию 3 x AAA/LR03
  Модель M5
  ЖК дисплей есть
  Максимальный вес, кг 5
  Тип электронный
  Деление шкалы 1г
  Автоматическая установка нуля да
  Автоматическое отключение да
@@ -229,334 +226,346 @@
   </si>
   <si>
     <t>Склад (ССП)</t>
   </si>
   <si>
     <t>Картриджи Dymo</t>
   </si>
   <si>
     <t>DYMO16957</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 3.5 м x 12 мм</t>
   </si>
   <si>
     <t>Dymo нейлоновая лента 12мм х 3,5 м, черный шрифт / белая лента. 
 Отлично подходит для маркировки поверхностей с несколькими гранями и/или грубых поверхностей - включая трубы, инструменты и маркировку кабелей - усиленный клейкий слой гарантирует качественое приклеивание. Рекомендуется для профессиональной маркировки в телекомуникационных, строительных организациях. 
 Подходит для принтеров Dymo:Label Manager 150, Label Point 350, Label Manager PC.</t>
   </si>
   <si>
     <t>Цвет</t>
   </si>
   <si>
     <t>Белый</t>
   </si>
   <si>
-    <t>2950.00000000 руб.</t>
+    <t>3009.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO16958</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 3.5 м x 19 мм</t>
   </si>
   <si>
     <t>Dymo нейлоновая лента 19мм х 3,5м, черный шрифт / белая лента. 
 Отлично подходит для маркировки поверхностей с несколькими гранями и/или грубых поверхностей - включая трубы, инструменты и маркировку кабелей - усиленный клейкий слой гарантирует качественое приклеивание. Рекомендуется для профессиональной маркировки в телекомуникационых, строительных организациях. 
 Подходит для принтеров Dymo:Label Point 350, Label Manager PC.</t>
   </si>
   <si>
     <t>3060.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO16959</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 5.5 м x 12 мм</t>
   </si>
   <si>
     <t>Dymo полиэстеровая лента 12мм х 5,5м, черный шрифт / белая лента. 
 Перманентная полиэстеровая лента стойкая к царапинам и воде, это - лучшее решение для нанесения постоянных наклеек включая предупредительные надписи на технических аппаратах. 
 Подходит для принтеров Dymo:Label Manager 150, Label Point 350, Label Manager PC.</t>
   </si>
   <si>
-    <t>2400.00000000 руб.</t>
+    <t>2448.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO16960</t>
   </si>
   <si>
     <t>Картридж с полиэстровой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 3.5 м x 19 мм</t>
   </si>
   <si>
     <t>Dymo полиэстеровая лента 19мм х 5,5м, черный шрифт / белая лента. 
 Перманентная полиэстеровая лента стойкая к царапинам и воде, это - лучшее решение для нанесения постоянных наклеек включая предупредительные надписи на технических аппаратах. 
 Подходит для принтеров Dymo:Label Point 350, Label Manager PC.</t>
   </si>
   <si>
-    <t>3000.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>DYMO1734523</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0773830/1734523 Картридж с полиэстеровой лентой для DYMO RhinoPRO 6000, 24ммx5.5м, с постояным клеем,черный шрифт/белая лента
 </t>
   </si>
   <si>
-    <t>4300.00000000 руб.</t>
+    <t>4386.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1734524</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0773840/1734524 Картридж с нейлоновой лентой для DYMO RhinoPRO 6000, 24ммx3.5м, с постоянным клеем,черный шрифт/белая лента
 </t>
   </si>
   <si>
+    <t>4300.00000000 руб.</t>
+  </si>
+  <si>
+    <t>Склад (МСК)</t>
+  </si>
+  <si>
     <t>DYMO1734821</t>
   </si>
   <si>
     <t>Картридж c самоламинирующейся лентой для принтеров Dymo Rhino, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t>S0773860/1734821 Картридж с самоламинирующейся лентой для DYMO RhinoPRO 6000, 24ммx5.5м, черный шрифт/белая лента</t>
-  </si>
-[...1 lines deleted...]
-    <t>4386.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18051</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 6 мм</t>
   </si>
   <si>
     <t>Диаметр кабеля: min 1.18 мм max 2.33 мм DYMO18051 белый 6 мм х 1,5 м DYMO18052 желтый 6 мм х 1,5 м
 Картридж с термоусадочной трубкой, 6ммx1.5м, черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
     <t>5700.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18052</t>
   </si>
   <si>
     <t>Желтый</t>
   </si>
   <si>
     <t>DYMO18053</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 9 мм</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой, 9ммx1.5м,черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
-    <t>5900.00000000 руб.</t>
+    <t>5310.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18054</t>
+  </si>
+  <si>
+    <t>6018.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1805430</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Dymo 1805430, виниловая лента для профессиональной маркировки внутри и снаружи помещений 24 мм x 5.5 м, черный на белой ленте,только для RhinoPro 6000
 </t>
   </si>
   <si>
     <t>DYMO1805443</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Картридж DYMO Rhino 1805443 служит для идентификации и защиты проводов и кабелей. Лента выполнена в виде термоусаживаемой трубки из негорючего полиолефина. Ленты можно размещать в помещении, на улице и других местах, где вероятны вредные внешние воздействия.
  Технические характеристики DYMO Rhino 1805443
  Область применения: маркировка кабеля или провода
  Диаметр маркируемого кабеля: 6-11 мм
  Материал этикетки: термоусаживаемый полиолефин
  Устойчивость материала: тепло, влажность, ультрафиолет, масла, химические вещества
  Длина ленты: 1,5 м
  Ширина ленты: 24 мм
  Цвет ленты: белый
  Цвет шрифта: черный
  Количество рулонов в упаковке: 5 шт.
  Совместимость: с принтером Rhino 6000
 Температура эксплуатации: от -55 до +135°С</t>
   </si>
   <si>
     <t>7600.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18055</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 12 мм</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой, 12ммx1.5м,черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
+    <t>6528.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO18056</t>
   </si>
   <si>
     <t>DYMO18057</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 19 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Картридж с термоусадочной трубкой для, 19ммx1.5м,черный шрифт
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>6500.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18058</t>
   </si>
   <si>
     <t>DYMO18432</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 12 мм</t>
   </si>
   <si>
     <t>Картридж с лентой, 12ммx5.5м , пластик,черный шрифт/желтая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
-    <t>3350.00000000 руб.</t>
+    <t>2850.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18433</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 19 мм</t>
   </si>
   <si>
     <t>Картридж с лентой, 19ммx5.5м , пластик,черный шрифт/желтая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
+    <t>4233.00000000 руб.</t>
+  </si>
+  <si>
+    <t>DYMO18435</t>
+  </si>
+  <si>
+    <t>Оранжевый</t>
+  </si>
+  <si>
+    <t>DYMO18436</t>
+  </si>
+  <si>
     <t>4150.00000000 руб.</t>
-  </si>
-[...7 lines deleted...]
-    <t>DYMO18436</t>
   </si>
   <si>
     <t>DYMO18443</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 9 мм</t>
   </si>
   <si>
     <t>Картридж с лентой, 9ммx5.5м, пластик, черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
-    <t>2550.00000000 руб.</t>
+    <t>2170.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18444</t>
+  </si>
+  <si>
+    <t>3417.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18445</t>
   </si>
   <si>
     <t>DYMO18482</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 9 мм</t>
   </si>
   <si>
     <t>18482 DYMO Картридж с полиэстеровой лентой, 9ммx5.5м, с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
     <t>2601.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18483</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhinо, черный шрифт, 5.5 м х 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0718210/18764/18483 DYMO Картридж с полиэстеровой лентой, 12ммx5.5м, с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
-    <t>3417.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>DYMO18484</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 19 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0718220/18765/18484 DYMO Картридж с полиэстеровой лентой, 19ммx5.5м с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>DYMO18485</t>
   </si>
   <si>
     <t xml:space="preserve">S0718170/18760/18485 DYMO Картридж с полиэстеровой лентой, 9ммx5.5м, с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>Металлик</t>
   </si>
   <si>
+    <t>2550.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO18486</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">18486 DYMO Картридж с полиэстеровой лентой, 12ммx5.5м с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>DYMO18487</t>
   </si>
   <si>
     <t xml:space="preserve">S0718200/18762/18487 DYMO Картридж с полиэстеровой лентой, 19ммx5.5м, с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>DYMO18488</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м х 12 мм</t>
   </si>
   <si>
@@ -627,255 +636,270 @@
     <t>DYMO40916</t>
   </si>
   <si>
     <t>Голубой</t>
   </si>
   <si>
     <t>DYMO40917</t>
   </si>
   <si>
     <t>Красный</t>
   </si>
   <si>
     <t>DYMO40918</t>
   </si>
   <si>
     <t>DYMO43610</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, черный шрифт, 6 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 6мм х 7 м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 6 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.
 </t>
   </si>
   <si>
+    <t>2091.00000000 руб.</t>
+  </si>
+  <si>
+    <t>DYMO43613</t>
+  </si>
+  <si>
+    <t>DYMO43618</t>
+  </si>
+  <si>
     <t>2050.00000000 руб.</t>
-  </si>
-[...7 lines deleted...]
-    <t>DYMO43618</t>
   </si>
   <si>
     <t>DYMO45010</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, черный шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 12мм х 7м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 12 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.
 </t>
   </si>
   <si>
-    <t>2448.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>DYMO45011</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, голубой шрифт, 12 мм х 7 м</t>
   </si>
   <si>
+    <t>2400.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO45012</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, красный шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t>DYMO45013</t>
   </si>
   <si>
     <t>Лента системы D1, 12мм х 7м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 12 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.</t>
   </si>
   <si>
     <t>DYMO45014</t>
   </si>
   <si>
     <t>DYMO45015</t>
   </si>
   <si>
     <t>DYMO45016</t>
   </si>
   <si>
     <t>DYMO45017</t>
   </si>
   <si>
     <t>DYMO45018</t>
   </si>
   <si>
     <t>DYMO45021</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, белый шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t>Черный</t>
   </si>
   <si>
     <t>DYMO45800</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, черный шрифт, 19 мм х 7 м</t>
   </si>
   <si>
     <t>S0720820 Картридж с лентой 19 мм х 7 м, винил, шрифт черный на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С.</t>
   </si>
   <si>
+    <t>3000.00000000 руб.</t>
+  </si>
+  <si>
+    <t>В пути</t>
+  </si>
+  <si>
     <t>DYMO45803</t>
   </si>
   <si>
     <t>S0720830 Картридж с лентой 19 мм х 7 м, винил, шрифт черный на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С.</t>
+  </si>
+  <si>
+    <t>3600.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO45806</t>
   </si>
   <si>
     <t>S0720860 Картридж с лентой 19 мм х 7 м, винил, шрифт черный на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С.</t>
   </si>
   <si>
     <t>Синий</t>
   </si>
   <si>
     <t>DYMO45807</t>
   </si>
   <si>
     <t>Картридж с лентой 19 мм х 7 м, винил, шрифт черный на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С.</t>
   </si>
   <si>
     <t>DYMO45808</t>
   </si>
   <si>
     <t>DYMO53710</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, черный шрифт, 24 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 24мм х 7 м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 24 мм подходит для принтера LabelManager PC 2.
 </t>
   </si>
   <si>
     <t>3300.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO53713</t>
   </si>
   <si>
     <t>DYMO53716</t>
   </si>
   <si>
     <t>2617.27000000 руб.</t>
   </si>
   <si>
     <t>DYMO53717</t>
   </si>
   <si>
     <t>DYMO53718</t>
+  </si>
+  <si>
+    <t>3366.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO91220</t>
   </si>
   <si>
     <t>Картридж с бумажной лентой для принтера Dymo LetraTag, черный шрифт, 12 мм х 4 м, блистер</t>
   </si>
   <si>
     <t>Лента бумажная для компактного ленточного принтера DYMO Lerta Tag 
 Характеристики:
 • Прочные, погодоустойчивые этикетки 
 • Приклеиваются ко всем гладким поверхностям 
 • Размер ленты 12 мм х 4 м. 
 • Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива.
 • Термоустойчивы при температуре от -30 до +150 С. 91220 Бумага    Черный/белый</t>
   </si>
   <si>
     <t>950.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO91221</t>
   </si>
   <si>
     <t>Картридж с прочной лентой для принтера Dymo LetraTag, пластик, черный шрифт, 12 мм х 4 м, блистер</t>
   </si>
   <si>
     <t>Лента DYMO Lerta Tag Лента пластиковая стандартная для компактного ленточного принтера DYMO Lerta Tag. Характеристики •    Прочные, погодоустойчивые этикетки •    Приклеиваются ко всем гладким поверхностям •    Размер ленты 12 мм х 4 м. •    5 вариантов цвета. •    Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива. •    Термоустойчивы при температуре от -30 до +150 С. 91221    Стандартный пластик    Черный/белый 91222    Стандартный пластик    Черный/желтый 91223 Стандартный пластик    Черный/красный 91224    Стандартный пластик    Черный/зеленый 91225    Стандартный пластик    Черный/синий</t>
   </si>
   <si>
     <t>1122.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO91222</t>
   </si>
   <si>
+    <t>DYMO91223</t>
+  </si>
+  <si>
     <t>1100.00000000 руб.</t>
   </si>
   <si>
-    <t>DYMO91223</t>
-[...1 lines deleted...]
-  <si>
     <t>DYMO91224</t>
   </si>
   <si>
     <t>Зеленый</t>
+  </si>
+  <si>
+    <t>960.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO91225</t>
   </si>
   <si>
     <t>DYMO91228</t>
   </si>
   <si>
     <t>Лента для Letra Tag Лента пластиковая металлизированная для компактного ленточного принтера DYMO Lerta Tag. Рабочая температура С° -30 до +150 Характеристики •    Прочные, погодоустойчивые этикетки •    Приклеиваются ко всем гладким поверхностям •    Размер ленты 12 мм х 4 м. •    Цвет: черный/серебряный или черный/зеленый. •    Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива. •    Термоустойчивы при температуре от -30 до +150 С.</t>
   </si>
   <si>
     <t>Серебряный металлик</t>
   </si>
   <si>
     <t>1326.00000000 руб.</t>
   </si>
   <si>
     <t>S0718850</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтера Dymo LetraTag для ткани, 12 мм х 2 м, белый</t>
   </si>
   <si>
     <t xml:space="preserve">S0718850 Лента для LetraTag для ткани 12 ммх2 м, нейлоновая, белая, 1 шт в блистере
 Используется для маркировки одежды, изделий из хлопка. </t>
   </si>
   <si>
     <t>Комплектация</t>
   </si>
   <si>
     <t>Рулон</t>
   </si>
   <si>
-    <t>2100.00000000 руб.</t>
+    <t>2142.00000000 руб.</t>
   </si>
   <si>
     <t>S0721660</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой для принтера LetraTag, пластик, 12 мм х 4 м, блистер</t>
   </si>
   <si>
     <t xml:space="preserve">Высококачественные нейлоновые ленты для печати этикеток Dymo: специально для изогнутых или шероховатых поверхностей, а также для маркировки кабелей DYMO разработал гибкую нейлоновую ленту для печати этикеток, которая оптимально адаптируется под соответствующую поверхность и прочно и надолго клеится благодаря своей особенно сильно клеящей задней поверхности. Поставляется шириной 12 или 19 mm.
  Клеятся почти на все ровные и чистые поверхности (бумага, пластик, метал, дерево, стекло)
  Устойчивы к воде, маслу, жирам, а также к большинству более слабых растворителей
  Устойчивы к высоким температурам между –80 и +150 °CТехнические параметры
 	Цвет: черный на белом
 	Длина: 4.0 м
 	Ширина: 12 мм
 	Цвет ленты: белый
 	Цвет шрифта: черный
 	Указание по заказу: Ленты для печати D1 подходят для следующих устройств Dymo: Dymo Pocket, Dymo 1000/Plus, 2000, 3500, 4500, 5000, 5500, LM 100/150
 	Окончательная отделка: Nylon
 </t>
   </si>
   <si>
     <t>826.20000000 руб.</t>
   </si>
   <si>
@@ -1087,107 +1111,107 @@
  - Удобство использования
  - Надежность
  - Не требует картриджа и батареек
  </t>
   </si>
   <si>
     <t>Кириллица</t>
   </si>
   <si>
     <t>3250.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1758458</t>
   </si>
   <si>
     <t>Аккумулятор литий-ионный для принтера Dymo Label Manager 280, LM PnP</t>
   </si>
   <si>
     <t xml:space="preserve">Литий-ионный аккумулятор DYMO для этикеток, совместимость с принтерами LabelManager 260P, 280P и PnP.
  Дополнительно:
  Емкость аккумулятора: 650 мА/час
 USB подключение: нет
  </t>
   </si>
   <si>
-    <t>2900.00000000 руб.</t>
+    <t>2958.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1852992</t>
   </si>
   <si>
     <t>Принтер индустриальный ленточный Dymo Rhino 4200, в кейсе, лента ширина до 19 мм</t>
   </si>
   <si>
     <t>Компактный, простой в использовании принтер для быстрого изготовления этикеток «на ходу». Позволяет делать маркировку быстро и правильно, там где это нужно. Пользуйтесь привычной QWERTY клавиатурой. Используйте «горячие» клавиши для быстрого создания самоламинирующихся этикеток, флажков, маркировки со штрих-кодами Code 39 и Code 128, этикеток фиксированной длины, этикеток с разделителями и многое другое.
  Печать этикеток до 19 мм шириной на гибком нейлоне, полиэстере с усиленным клеем или надежном виниле, ПЛЮС печатать непосредственно на термоусадочных трубках. Сэкономьте время с новыми возможностями принтера - таких как клавиша «Favorites», которая позволяет закрепить доступ к наиболее часто используемым этикеткам, символам и терминам; и клавишу «Custom», позволяющая сохранять пользовательские настройки.
  Характеристики
  - Габариты и вес. Принтер имеет размеры 18,1х12,7х6,2 см и вес 0,465 кг.
  - Корпус. Прорезиненные чехлы предохранят принтер от повреждений при случайном падении
  - Дисплей. Устройство обладает жидкокристаллическим дисплеем с подсветкой и функцией предварительного просмотра созданной этикетки.
  - Питание. От шести элементов АА (не входит в комплект) или от Li-Ion аккумулятора ( не входит в комплект). В принтере предусмотрена функция автоматического отключения питания при бездействии принтера
  - Особенности печати. Принтер имеет возможность вертикальной и горизонтальной печати при маркировке. Лента принтера позволяет задавать любую длину этикетки для кабеля или провода. Печать штрих-кодов Code 39 и Code 128. Создание многострочных этикеток, максимум 5 строк текста.
  В ассортименте также имеется Индустриальный ленточный принтер Rhino 4200.</t>
   </si>
   <si>
     <t>30396.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO2112722</t>
   </si>
   <si>
     <t>Принтер для этикеток Dymo Label Writer 550, USB-подключение, лента ширина до 62 мм</t>
   </si>
   <si>
     <t>Черно-серебряный</t>
   </si>
   <si>
     <t>23300.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO40076</t>
   </si>
   <si>
     <t>Блок питания для принтеров Label Manager 160, 210, LMR 500TS, Rhino4200, Rhino5200, тип D1</t>
   </si>
   <si>
     <t>Для принтеров : •    LetraTag (латиница DYMO19754) •    LabelPoint 350 (DYMO22065) •    LabelManager 150 (DYMO18130, DYMO17661)</t>
   </si>
   <si>
-    <t>1500.00000000 руб.</t>
+    <t>1530.00000000 руб.</t>
   </si>
   <si>
     <t>DYMOW004365</t>
   </si>
   <si>
     <t>Колесо запасное для принтера Dymo M1011, с символами</t>
   </si>
   <si>
     <t>Запасное колесо с символами для принтера</t>
   </si>
   <si>
-    <t>2000.00000000 руб.</t>
+    <t>2040.00000000 руб.</t>
   </si>
   <si>
     <t>S0720090</t>
   </si>
   <si>
     <t>Принтер индустриальный Dymo M1011, лента ширина 12 мм</t>
   </si>
   <si>
     <t>Механический индустриальный принтер М1011 предназначен для маркировки оборудования, работающего в тяжелых условиях. Поскольку механический принтер печатает на алюминиевой ленте или ленте из нержавеющей стали, он идеально подходит для использования на заводах, фабриках, вне помещений и даже на буровых вышках.
  Ленты шириной: 12 мм
  USB подключение:нет
  Дополнительно:Встроенный перфоратор для удобства маркировки кабельных разъемов .
  Принцип работы заключается в выдавливании буквы на поверхности ленты.
  Выбор символа происходит при помощи вращения барабана
  Характеристики
  - Шрифт: латиница
  - Превосходная четкость текста
  - Расходные материалы: ленты из алюминия или нержавеющей стали шириной 12 мм
  - Встроенный перфоратор для маркировки патч-кордов
  - Встроенный ручной нож для отрезания этикеток
  - Отрезаемая лента имеет закругленные края для Вашей безопасности
  - Этикетки устойчивы к разным агрессивным условиям, не выгорают на солнце, термоустойчивы
  - Мерный упор для определения длины начального и конечного нерабочего участка ленты
  - Дополнительный барабан с зеркальным отражением символов
  Комплектация:
@@ -1200,146 +1224,149 @@
   <si>
     <t>46920.00000000 руб.</t>
   </si>
   <si>
     <t>S0883980</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo LetraTag LT-100H, ABC клавиатура, блистер</t>
   </si>
   <si>
     <t>Этот простой в использовании принтер позволяет создавать этикетки именно так, как вы хотите. Он печатает на лентах различных цветов плюс имеет встроенные популярные функции, такие как несколько стилей шрифта, подчеркивание, жирный шрифт, текст разной высоты и многое другое. В отличие от других производителей этикеток, наш оригинальный графический дисплей показывает, как именно будут выглядеть этикетки. Вам не надо будет гадать как именно будут выглядеть ваши этикетки. То, что вы видите, то и будет напечатано.
 Характеристики
 Эргономичный дизайн для легкого использования
 Большой дисплей на 13 символов с предварительным просмотром печати
 Навигационные кнопки для быстрого доступа к дополнительным функциям
 Память на  9 этикеток
 печать в двух строках
 5 размеров шрифта
 8 стилей обрамления
 Автоматическое выключение для  энергосбережения
 Функция установки Даты  и Времени
 Многоязычный (кроме русского)
 Использует 4 батареи типа АА (не входят в комплект)</t>
   </si>
   <si>
-    <t>6800.00000000 руб.</t>
+    <t>5780.00000000 руб.</t>
   </si>
   <si>
     <t>S0895840</t>
   </si>
   <si>
     <t>Аккумулятор для принтеров Dymo Rhino 4200 и Rhino 5200</t>
   </si>
   <si>
     <t>Dymo S0895840 запасной аккумулятор для принтеров RhinoPro 4200 и 5200 (Dymo S0895840 rechargeable battery Rhino 4200/5200, 7.4V/1400 mAh)</t>
   </si>
   <si>
     <t>3672.00000000 руб.</t>
   </si>
   <si>
     <t>S0895890</t>
   </si>
   <si>
     <t>Блок питания для принтеров Dymo Label Manager 280 и 420P</t>
   </si>
   <si>
     <t xml:space="preserve">Блок питания для принтеров LM 280 и LM 420P
 </t>
+  </si>
+  <si>
+    <t>1500.00000000 руб.</t>
   </si>
   <si>
     <t>S0904950</t>
   </si>
   <si>
     <t>Принтер для этикеток Dymo Label Writer 4XL, usb, лента ширина до 100 мм</t>
   </si>
   <si>
     <t>Принтер предлагает простой и экономически эффективный способ печати, а также широкий спектр профессиональных этикеток. Разрешение печати - 300dpi, скорость печати – до 53 этикеток в минуту. Принтер позволяет добиться превосходных результатов для большого объема работы. Работает без чернил, без тонера, без потери времени. DYMO LabelWriter 4 XL печатает на самых разнообразных этикетках. С DYMO LabelWriter 4XL Вы получаете высокую скорость и качество печати, компактный дизайн.
 Программное обеспечение DYMO Label ™ V 8 позволяет создавать и печатать адресные этикетки, этикетки со штрих-кодами или графикой.
 Функция создания этикеток доступна из прямо из текста в Microsoft Word ®, Excel ®, Outlook ®
 Печать этикеток из адресной книги из ваших контактов Outlook ® или Mac ®
 QuickPrint Widget позволяет быстро напечатать одну этикетку
 Выбор из более 100 стилей и макетов этикеток
 Печать одной этикетки или нескольких сотен
 Печать из базы данных
 Характеристики принтера LabelWriter 4XL
 Печать    Скорость печати 53 этикеток/мин (81,28 мм в секунду)
 Технология печати термоперенос
 Цветная печать нет 
 Максимальные размеры печати 100x150 мм
 Качество печати    Максимальное разрешение 300 x 300 dpi
 Максимальная ширина печати 100 мм
 Прочие характеристики    Цвет принтера черный, серебряный
 Материал корпуса пластик
 Типы этикеток    Этикетки Dymo LabelWriter, этикетки для Label Writer 4XL S0947410, этикетки для Label Writer 4XL S0947420
 Этикетки других производителей и чековая лента к принтеру не подходят
 Порты и интерфейсы    Интерфейс USB 
 Подключение к компьютеру - Да
 Порт USB 2.0 - 1 шт 
 Технология подключения - проводное подключение (кабель входит в комплект поставки)
 Совместимые ОС    Windows 2000 и XP, Windows Vista, Mac OS 10 +
 Сеть    Подключение Ethernet через принт-сервер Dymo
 Подключение WLAN нет
 Электропитание    Через сетевой адаптер (входит в комплект поставки)
 Характеристики адаптера
 Output: 24 VDC, 1.5 A
 Input: 100-240 VAC, 50-60 Hz
 Комплект поставки    Принтер, программное обеспечение Dymo Label™ v.8 software, USB кабель, адаптер 220V, 50 этикеток 104х159 мм, руководство пользователя, инструкция по быстрому старту, Cleaning Card
 Вес и размеры    Вес 890 г (только принтер)
 Глубина 187 мм
 Высота 134 мм
 Ширина 178 мм</t>
   </si>
   <si>
-    <t>38125.00000000 руб.</t>
+    <t>32410.00000000 руб.</t>
   </si>
   <si>
     <t>S0915440</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 420P, D1, лента ширина 6, 9, 12, 19 мм</t>
   </si>
   <si>
     <t>Профессиональный принтер Dymo LM 420P 
  • Многофункциональный портативный принтер для печати этикеток, совместимый с PC/Mac. Легко взять с собой и подсоединить к любому портативному компьютеру. 
  • Совместимость с PC/Mac: PC: Windows®XP, Windows Vista®, Windows®7 - MAC: OS® v10.5.8 
  • Легко взять с собой и подсоединить к любому портативному компьютеру 
  • Возможность использовать расширенные версии программного обеспечения 
  • Возможность печати этикеток из ваших любимых баз данных 
  • Скорость печати: 12 мм/сек 
  • Работает от перезаряжаемых аккумуляторных ионно-литиевых батарей
   • Для работы не требуется наличие батарей или сетевого адаптера питания
   • Все доступные в операционных системах Windows/Mac стили, шрифты и символы; неограниченное количество печатных строк 
  • Можно легко изменить пользовательские настройки. 
  • Вы видите на экране то, что будет выведено на печать; возможность предварительно просматривать до 4 строк
   • Яркая подсветка экрана 
  • Совместимость с различными лентами для печати этикеток: D1 ленты 6, 9, 12 мм 
  • Печать любых видов ярлыков, наклеек и стикеров 
 •    Компактные размеры обеспечивают мобильность</t>
   </si>
   <si>
-    <t>33500.00000000 руб.</t>
+    <t>34170.00000000 руб.</t>
   </si>
   <si>
     <t>S0946320</t>
   </si>
   <si>
     <t>Принтер электронный ленточный Dymo Label Manager 160, D1, лента ширина 6, 9, 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Электронный ленточный принтер Label Manager 160, ленты D1 шириной 6, 9, 12 мм Label Manager 160 - это один из самых доступных ленточных электронных принтеров на рынке. Благодаря компактным размерам он всегда будет у вас под рукой, а неплохой выбор встроенных символов сделает его полезным как дома, так и в небольшом бизнесе. Простой в обращении, легкий благодаря использованию батареек ААА.
  Самый доступный электронный принтер QWERTY клавиатура, латиница
  Питание: 6 батареек ААА ( в комплект не входят)
  Разъем подключения адаптера питания ( не входит в комплект)
  Сохранение в памяти до 9 шаблонов
  6 размеров шрифта, 8 стилей,
  228 символов и картинок
  Размеры: 203 x 118 x49 мм
  Автоматическое выключение
  Печать на лентах D1 6, 9, 12 мм
  Ленты шириной: 6 мм, 9 мм, 12 мм. 
  USB подключение: нет
  Комплектация: принтер + 1 картридж: 12 мм x 3 м (белый фон, черные буквы). </t>
   </si>
   <si>
     <t>9600.00000000 руб.</t>
   </si>
@@ -1464,135 +1491,135 @@
 	 Печать нескольких копий: Печать до 10 копий одной этикетки
 	 Совместимость: Совместимость с Windows Vista ®, Windows ® 7, Windows ® XP, Mac OS ® X 10.5 или более поздняя версия
 	 Электропитание: Через сетевой адаптер (входит в комплект поставки)
 	 Характеристики адаптера:
 	 Output: 24 VDC, 1.5 A
 	 Input: 100-240 VAC, 50-60 Hz
  Комплект поставки: Принтер, программное обеспечение Dymo Label™ v.8 software, USB кабель, адаптер 220V, аккумулятор, пробная лента 12 мм х 3 метра, руководство пользователя, инструкция по быстрому старту, гарантийный талон
 	 Вес и размеры принтера:
 	 Вес 771 г
 	 Глубина 46,5 мм
 	 Высота 206 мм
 	 Ширина 107,5 мм
 	 Вес и размеры упаковки:
 	 Вес 824 г
 	 Глубина 85 мм
 	 Высота 235 мм
 	 Ширина 185 мм
  Расходные материалы:
 	 Ленты D1 виниловые шириной 6,9 или 12 мм
 	 полиэстровые ленты шириной 12 мм
 	 нейлоновые ленты шириной 12 мм
 	 Гарантия: Стандартная гарантия на 2 года
  </t>
   </si>
   <si>
-    <t>16800.00000000 руб.</t>
+    <t>17136.00000000 руб.</t>
   </si>
   <si>
     <t>DYMOW004300</t>
   </si>
   <si>
     <t>Чехол для принтеров этикеток DYMO LM 160 и DYMO LM 280</t>
   </si>
   <si>
     <t>918.00000000 руб.</t>
   </si>
   <si>
     <t>S0784440</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 210D, ленты D1 шириной 6, 9, 12 мм, клавиатура латиница</t>
   </si>
   <si>
     <t>5500.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO2122966</t>
   </si>
   <si>
     <t>Принтер ленточный индустриальный Dymo Rhino 6000+ в кейсе, лента ширина до 24 мм (2150767)</t>
   </si>
   <si>
-    <t>67000.00000000 руб.</t>
+    <t>68340.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO2179979</t>
   </si>
   <si>
     <t>Принтер для этикеток Dymo LetraTag LT-200BT, Bluetooth-подключение, лента ширина 12 мм</t>
   </si>
   <si>
     <t>9282.00000000 руб.</t>
   </si>
   <si>
     <t>S0946330</t>
   </si>
   <si>
     <t>Принтер электронный ленточный Dymo Label Manager 160, D1, лента ширина 6, 9, 12 мм, китайская версия</t>
   </si>
   <si>
     <t>5100.00000000 руб.</t>
   </si>
   <si>
     <t>DYMOLM640CB</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager Executive 640CB, лента ширина 6, 9, 12, 19, 24 мм</t>
   </si>
   <si>
     <t>40000.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO2112725</t>
   </si>
   <si>
     <t>Принтер для этикеток Dymo LabelWriter 5XL, автосистема распознавания, лента ширина 100 мм</t>
   </si>
   <si>
     <t>Цвет корпуса</t>
   </si>
   <si>
     <t>Черно-серебристый</t>
   </si>
   <si>
     <t>38887.50000000 руб.</t>
   </si>
   <si>
     <t>DYMOLM2800</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo Label Manager 2800, D1, лента ширина 6, 9, 12 мм, клавиатура - латиница</t>
   </si>
   <si>
+    <t>5900.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMOW004366</t>
   </si>
   <si>
     <t>Колесо запасное для принтера Dymo M1011, с символами, зеркальный текст</t>
-  </si>
-[...1 lines deleted...]
-    <t>2040.00000000 руб.</t>
   </si>
   <si>
     <t>S0721450</t>
   </si>
   <si>
     <t>Блок питания для принтеров Dymo Label Writer</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo</t>
   </si>
   <si>
     <t>DYMO11352</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 54 мм x 25 мм, 500 штук</t>
   </si>
   <si>
     <t>Большие адресные этикетки 54х25мм 500шт/рул Метод прямой термопечати, нет никакой необходимости в расходных материалах Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни доступны в различных размерах</t>
   </si>
   <si>
     <t>DYMO11353</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, 25 мм x 13 мм, 1000 штук</t>
   </si>
@@ -1654,86 +1681,86 @@
   </si>
   <si>
     <t>DYMO1983172</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 36 мм х 89 мм, 260 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 36 х 89, 260 штук в рулоне.
 Большие этикетки DYMO 1983172 служат для печати адресов на конвертах, папках и прочего.
 Совместимость с принтером : LabelWriter 450, LabelWriter 450 Turbo.</t>
   </si>
   <si>
     <t>1475.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO99010</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 89 мм x 28 мм, 130 штук</t>
   </si>
   <si>
     <t>Адресные этикетки, бумажные, 89мм х 28 мм, 260 этикеток в рулоне</t>
   </si>
   <si>
-    <t>2300.00000000 руб.</t>
+    <t>2346.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO99011</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, 89 мм х 28 мм, 4 х 130 штук, 4 цвета</t>
   </si>
   <si>
     <t>Адресные этикетки разноцветные 89 х 28 мм 4 х 130 шт. Цвета: желтый, розовый, синий, зеленый. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
   </si>
   <si>
-    <t>4450.00000000 руб.</t>
+    <t>3790.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO99012</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 89 мм х 36 мм, 520 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 2 х 260 шт, 36 х 89 мм, бумажные. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
+    <t>4794.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO99013</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, прозрачные, 89 мм х 36 мм, 260 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 260 шт, 36 х 89 мм, прозрачные, пластик. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
-    <t>4350.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>DYMO99015</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 70 мм х 54 мм, 320 штук</t>
   </si>
   <si>
     <t>Большие многофункциональные этикетки 70 х 54 мм, 320 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>DYMO99017</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer для подвесных папок, белые, 50 мм x 12 мм, 220 штук</t>
   </si>
   <si>
     <t>Этикетки для подвесных папок 50 х 12 мм, 220 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>DYMO99018</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer на корешок папки, 190 мм x 38 мм, 110 штук</t>
   </si>
   <si>
     <t>Этикетки на корешок папки-регистратора 190 х 38 мм, 110 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
@@ -1784,53 +1811,50 @@
     <t>Этикетки для бэджей 89 х 41 мм, 300 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>S0929100</t>
   </si>
   <si>
     <t>Этикетки картонные Dymo Writer для бэйджей, 89 мм x 51 мм, 300 штук</t>
   </si>
   <si>
     <t>Этикетки для бэджей 89 х 51 мм, 300 шт. Без клея. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>S0929110</t>
   </si>
   <si>
     <t>Этикетки картонные Dymo Writer для бэйджей, 106 мм x 62 мм, 250 штук</t>
   </si>
   <si>
     <t>Этикетки для бэйджей 106 х 62 мм, 250 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>S0929120</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 25 мм х 25 мм, 750 штук</t>
-  </si>
-[...1 lines deleted...]
-    <t>2958.00000000 руб.</t>
   </si>
   <si>
     <t>S0947410</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Label Writer 4XL, белые, 89 мм x 28 мм, 1050 штук</t>
   </si>
   <si>
     <t xml:space="preserve">S0947410 Dymo Адресные этикетки 89 x 28мм (только для LabelWriter 4XL) 1050 шт/рул. 2 рулона
 </t>
   </si>
   <si>
     <t>2 рулона</t>
   </si>
   <si>
     <t>6820.00000000 руб.</t>
   </si>
   <si>
     <t>S0947420</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer 4XL, 102 мм x 59 мм, 575 штук</t>
   </si>
   <si>
     <t xml:space="preserve">S0947420 Dymo Многофункциональные этикетки 102 x 59мм (только для LabelWriter 4XL) 575 шт/рул. 2 рулона.