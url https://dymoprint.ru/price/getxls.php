--- v2 (2026-08-08)
+++ v3 (2026-10-24)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$J$158</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="481">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="486">
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Название</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Характеристика</t>
   </si>
   <si>
     <t>Значение</t>
   </si>
   <si>
     <t>Производитель</t>
   </si>
   <si>
     <t>Тип товара</t>
   </si>
   <si>
@@ -83,51 +83,51 @@
  Тип* электронный
  Максимальный вес (емкость)* 2 кг
  Минимальная загрузка 4 г
  Автоматическое закрывание
  Размер платформы 150 мм
  Подключенный к ПК*
  Батарейки в комплекте
  Customs code 8423819000
  Экран
  Дисплей ЖК
  Энергопитание
  Требования к питанию 3 x AAA/LR03
  Цвет товара черный
  Руководство на электронные почтовые весы в pdf*</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Цифровой</t>
   </si>
   <si>
     <t>Dymo</t>
   </si>
   <si>
-    <t>5924.00000000 руб.</t>
+    <t>6528.00000000 руб.</t>
   </si>
   <si>
     <t>S0929000</t>
   </si>
   <si>
     <t>Весы электронные Dymo M5 Mailing Scale 5 kg EMEA, шаг измерения 2 гр, до 5 кг</t>
   </si>
   <si>
     <t>Дополнительные характеристики
  Автоматическое закрывание
  Размер платформы 200 мм
  Минимальная загрузка 4 г
  Подключенный к ПК
  Дисплей ЖК
  Размеры (ШхГхВ) 235 x 211 x 46 мм
  Вес 1500 г
  Энергопитание
  Требования к питанию 3 x AAA/LR03
  Модель M5
  ЖК дисплей есть
  Максимальный вес, кг 5
  Тип электронный
  Деление шкалы 1г
  Автоматическая установка нуля да
  Автоматическое отключение да
@@ -203,51 +203,51 @@
   <si>
     <t>Весы переносные Dymo S100 Shipping Scale EU, для писем и посылок, до 100 кг</t>
   </si>
   <si>
     <t>Автоматическое закрывание
  Размер платформы 300 мм
  Минимальная загрузка 100 г
  Подключенный к ПК
  Цвет черный
  Дисплей LCD
  Руководство на переносные электронные весы в pdf*</t>
   </si>
   <si>
     <t>31125.00000000 руб.</t>
   </si>
   <si>
     <t>S0929040</t>
   </si>
   <si>
     <t>Весы Dymo S180, выставление нуля, фиксирования измеренной величины, шаг 200 гр</t>
   </si>
   <si>
     <t>12240.00000000 руб.</t>
   </si>
   <si>
-    <t>Склад (ССП)</t>
+    <t>В пути</t>
   </si>
   <si>
     <t>Картриджи Dymo</t>
   </si>
   <si>
     <t>DYMO16957</t>
   </si>
   <si>
     <t>Картридж с нейлоновой лентой D1 для принтеров Dymo Label Manager, черный шрифт, 3.5 м x 12 мм</t>
   </si>
   <si>
     <t>Dymo нейлоновая лента 12мм х 3,5 м, черный шрифт / белая лента. 
 Отлично подходит для маркировки поверхностей с несколькими гранями и/или грубых поверхностей - включая трубы, инструменты и маркировку кабелей - усиленный клейкий слой гарантирует качественое приклеивание. Рекомендуется для профессиональной маркировки в телекомуникационных, строительных организациях. 
 Подходит для принтеров Dymo:Label Manager 150, Label Point 350, Label Manager PC.</t>
   </si>
   <si>
     <t>Цвет</t>
   </si>
   <si>
     <t>Белый</t>
   </si>
   <si>
     <t>3009.00000000 руб.</t>
   </si>
   <si>
@@ -294,53 +294,50 @@
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0773830/1734523 Картридж с полиэстеровой лентой для DYMO RhinoPRO 6000, 24ммx5.5м, с постояным клеем,черный шрифт/белая лента
 </t>
   </si>
   <si>
     <t>4386.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1734524</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0773840/1734524 Картридж с нейлоновой лентой для DYMO RhinoPRO 6000, 24ммx3.5м, с постоянным клеем,черный шрифт/белая лента
 </t>
   </si>
   <si>
     <t>4300.00000000 руб.</t>
   </si>
   <si>
-    <t>Склад (МСК)</t>
-[...1 lines deleted...]
-  <si>
     <t>DYMO1734821</t>
   </si>
   <si>
     <t>Картридж c самоламинирующейся лентой для принтеров Dymo Rhino, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t>S0773860/1734821 Картридж с самоламинирующейся лентой для DYMO RhinoPRO 6000, 24ммx5.5м, черный шрифт/белая лента</t>
   </si>
   <si>
     <t>DYMO18051</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 6 мм</t>
   </si>
   <si>
     <t>Диаметр кабеля: min 1.18 мм max 2.33 мм DYMO18051 белый 6 мм х 1,5 м DYMO18052 желтый 6 мм х 1,5 м
 Картридж с термоусадочной трубкой, 6ммx1.5м, черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
     <t>5700.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18052</t>
   </si>
@@ -353,181 +350,181 @@
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 9 мм</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой, 9ммx1.5м,черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
     <t>5310.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18054</t>
   </si>
   <si>
     <t>6018.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1805430</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Dymo 1805430, виниловая лента для профессиональной маркировки внутри и снаружи помещений 24 мм x 5.5 м, черный на белой ленте,только для RhinoPro 6000
 </t>
+  </si>
+  <si>
+    <t>3655.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1805443</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 24 мм</t>
   </si>
   <si>
     <t xml:space="preserve">
 	Картридж DYMO Rhino 1805443 служит для идентификации и защиты проводов и кабелей. Лента выполнена в виде термоусаживаемой трубки из негорючего полиолефина. Ленты можно размещать в помещении, на улице и других местах, где вероятны вредные внешние воздействия.
  Технические характеристики DYMO Rhino 1805443
  Область применения: маркировка кабеля или провода
  Диаметр маркируемого кабеля: 6-11 мм
  Материал этикетки: термоусаживаемый полиолефин
  Устойчивость материала: тепло, влажность, ультрафиолет, масла, химические вещества
  Длина ленты: 1,5 м
  Ширина ленты: 24 мм
  Цвет ленты: белый
  Цвет шрифта: черный
  Количество рулонов в упаковке: 5 шт.
  Совместимость: с принтером Rhino 6000
 Температура эксплуатации: от -55 до +135°С</t>
   </si>
   <si>
-    <t>7600.00000000 руб.</t>
+    <t>6460.00000000 руб.</t>
+  </si>
+  <si>
+    <t>Склад (МСК)</t>
   </si>
   <si>
     <t>DYMO18055</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 12 мм</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой, 12ммx1.5м,черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
-  </si>
-[...1 lines deleted...]
-    <t>6528.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18056</t>
   </si>
   <si>
     <t>DYMO18057</t>
   </si>
   <si>
     <t>Картридж с термоусадочной трубкой для принтеров Dymo Rhino, черный шрифт, 1.5 м x 19 мм</t>
   </si>
   <si>
     <t xml:space="preserve">Картридж с термоусадочной трубкой для, 19ммx1.5м,черный шрифт
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
-    <t>6500.00000000 руб.</t>
+    <t>5525.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18058</t>
   </si>
   <si>
     <t>DYMO18432</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 12 мм</t>
   </si>
   <si>
     <t>Картридж с лентой, 12ммx5.5м , пластик,черный шрифт/желтая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
     <t>2850.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18433</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 19 мм</t>
   </si>
   <si>
     <t>Картридж с лентой, 19ммx5.5м , пластик,черный шрифт/желтая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
     <t>4233.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18435</t>
   </si>
   <si>
     <t>Оранжевый</t>
   </si>
   <si>
     <t>DYMO18436</t>
   </si>
   <si>
-    <t>4150.00000000 руб.</t>
+    <t>3530.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18443</t>
   </si>
   <si>
     <t>Картридж c виниловой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м x 9 мм</t>
   </si>
   <si>
     <t>Картридж с лентой, 9ммx5.5м, пластик, черный шрифт/белая лента 
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
-    <t>2170.00000000 руб.</t>
+    <t>2601.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18444</t>
   </si>
   <si>
     <t>3417.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18445</t>
   </si>
   <si>
     <t>DYMO18482</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 9 мм</t>
   </si>
   <si>
     <t>18482 DYMO Картридж с полиэстеровой лентой, 9ммx5.5м, с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
-  </si>
-[...1 lines deleted...]
-    <t>2601.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18483</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhinо, черный шрифт, 5.5 м х 12 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0718210/18764/18483 DYMO Картридж с полиэстеровой лентой, 12ммx5.5м, с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>DYMO18484</t>
   </si>
   <si>
     <t>Картридж c полиэстровой лентой для принтеров Dymo Rhino, черный шрифт, 5.5 м х 19 мм</t>
   </si>
   <si>
     <t xml:space="preserve">S0718220/18765/18484 DYMO Картридж с полиэстеровой лентой, 19ммx5.5м с постоянным клеем, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>DYMO18485</t>
@@ -551,104 +548,113 @@
   </si>
   <si>
     <t xml:space="preserve">18486 DYMO Картридж с полиэстеровой лентой, 12ммx5.5м с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>DYMO18487</t>
   </si>
   <si>
     <t xml:space="preserve">S0718200/18762/18487 DYMO Картридж с полиэстеровой лентой, 19ммx5.5м, с постоянным клеем,черный шрифт/лента металлик
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000
 </t>
   </si>
   <si>
     <t>DYMO18488</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м х 12 мм</t>
   </si>
   <si>
     <t>18488 DYMO Картридж с нейлоновой лентой, 12ммx3.5м, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
-    <t>3700.00000000 руб.</t>
+    <t>3774.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO18489</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтеров Dymo Rhino, черный шрифт, 3.5 м х 19 мм</t>
   </si>
   <si>
     <t>18489 DYMO Картридж с нейлоновой лентой, 19ммx3.5м, черный шрифт/белая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
     <t>DYMO18490</t>
   </si>
   <si>
     <t>Нейлоновая эластичная лента для неровных поверхностей и кабелей. Эластичная, не рвущаяся при протяжке кабелей, 12 мм x 3.5 м. Шрифт: черный,Лента: желтая</t>
   </si>
   <si>
+    <t>3700.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO18491</t>
   </si>
   <si>
     <t>18491 DYMO Картридж с нейлоновой лентой, 19ммx3.5м, черный шрифт/желтая лента
 Для принтеров серии RHINO: RhinoPRO 5000, RhinoPRO 5200, RhinoPRO 6000</t>
   </si>
   <si>
+    <t>4150.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO40910</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, черный шрифт, 9 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 9мм х 7м, пластиковая, черный шрифт/красная лента. Лента Dymo системы D1 шириной 9 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.
 </t>
   </si>
   <si>
     <t>Прозрачный</t>
   </si>
   <si>
     <t>2350.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO40913</t>
   </si>
   <si>
     <t>2397.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO40914</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, голубой шрифт, 9 мм х 7 м</t>
   </si>
   <si>
+    <t>2040.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO40915</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, красный шрифт, 9 мм х 7 м</t>
   </si>
   <si>
     <t>DYMO40916</t>
   </si>
   <si>
     <t>Голубой</t>
   </si>
   <si>
     <t>DYMO40917</t>
   </si>
   <si>
     <t>Красный</t>
   </si>
   <si>
     <t>DYMO40918</t>
   </si>
   <si>
     <t>DYMO43610</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, черный шрифт, 6 мм х 7 м</t>
@@ -664,208 +670,205 @@
     <t>DYMO43613</t>
   </si>
   <si>
     <t>DYMO43618</t>
   </si>
   <si>
     <t>2050.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO45010</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, черный шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 12мм х 7м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 12 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.
 </t>
   </si>
   <si>
     <t>DYMO45011</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, голубой шрифт, 12 мм х 7 м</t>
   </si>
   <si>
+    <t>2070.00000000 руб.</t>
+  </si>
+  <si>
+    <t>DYMO45012</t>
+  </si>
+  <si>
+    <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, красный шрифт, 12 мм х 7 м</t>
+  </si>
+  <si>
+    <t>DYMO45013</t>
+  </si>
+  <si>
+    <t>Лента системы D1, 12мм х 7м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 12 мм подходит для принтеров Dymo LabelManager 150, LabelManager 210D, LabelManager ® PnP, LabelManager 420P, LabelPoint 350, LabelManager PC 2, Dymo 3500, LabelManager 100+, Pocket.</t>
+  </si>
+  <si>
+    <t>DYMO45014</t>
+  </si>
+  <si>
+    <t>DYMO45015</t>
+  </si>
+  <si>
     <t>2400.00000000 руб.</t>
   </si>
   <si>
-    <t>DYMO45012</t>
-[...16 lines deleted...]
-  <si>
     <t>DYMO45016</t>
   </si>
   <si>
     <t>DYMO45017</t>
   </si>
   <si>
     <t>DYMO45018</t>
   </si>
   <si>
     <t>DYMO45021</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo Label Manager, пластик, белый шрифт, 12 мм х 7 м</t>
   </si>
   <si>
     <t>Черный</t>
   </si>
   <si>
     <t>DYMO45800</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, черный шрифт, 19 мм х 7 м</t>
   </si>
   <si>
     <t>S0720820 Картридж с лентой 19 мм х 7 м, винил, шрифт черный на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С.</t>
   </si>
   <si>
     <t>3000.00000000 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>В пути</t>
   </si>
   <si>
     <t>DYMO45803</t>
   </si>
   <si>
     <t>S0720830 Картридж с лентой 19 мм х 7 м, винил, шрифт черный на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С.</t>
   </si>
   <si>
     <t>3600.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO45806</t>
   </si>
   <si>
     <t>S0720860 Картридж с лентой 19 мм х 7 м, винил, шрифт черный на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С.</t>
   </si>
   <si>
     <t>Синий</t>
   </si>
   <si>
     <t>DYMO45807</t>
   </si>
   <si>
     <t>Картридж с лентой 19 мм х 7 м, винил, шрифт черный на прозрачной ленте. Легко удаляется с поверхности, не оставляя следов. Устойчива к воде, маслам, жирам и к слабым растворам. Приклеивается практически на все чистые плоские поверхности (пластик, бумага, металл, дерево, стекло). Устойчива к УФ-лучам (надпись не выгорает на солнце). Рабочий диапазон температуры от -18°С до 90°С.</t>
   </si>
   <si>
     <t>DYMO45808</t>
   </si>
   <si>
     <t>DYMO53710</t>
   </si>
   <si>
     <t>Картридж с виниловой лентой D1 для принтеров Dymo, пластик, черный шрифт, 24 мм х 7 м</t>
   </si>
   <si>
     <t xml:space="preserve">Лента системы D1, 24мм х 7 м, пластиковая, черный шрифт/прозрачная лента. Лента Dymo системы D1 шириной 24 мм подходит для принтера LabelManager PC 2.
 </t>
   </si>
   <si>
+    <t>2846.00000000 руб.</t>
+  </si>
+  <si>
+    <t>DYMO53713</t>
+  </si>
+  <si>
     <t>3300.00000000 руб.</t>
-  </si>
-[...1 lines deleted...]
-    <t>DYMO53713</t>
   </si>
   <si>
     <t>DYMO53716</t>
   </si>
   <si>
     <t>2617.27000000 руб.</t>
   </si>
   <si>
     <t>DYMO53717</t>
   </si>
   <si>
     <t>DYMO53718</t>
   </si>
   <si>
     <t>3366.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO91220</t>
   </si>
   <si>
     <t>Картридж с бумажной лентой для принтера Dymo LetraTag, черный шрифт, 12 мм х 4 м, блистер</t>
   </si>
   <si>
     <t>Лента бумажная для компактного ленточного принтера DYMO Lerta Tag 
 Характеристики:
 • Прочные, погодоустойчивые этикетки 
 • Приклеиваются ко всем гладким поверхностям 
 • Размер ленты 12 мм х 4 м. 
 • Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива.
 • Термоустойчивы при температуре от -30 до +150 С. 91220 Бумага    Черный/белый</t>
   </si>
   <si>
-    <t>950.00000000 руб.</t>
+    <t>969.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO91221</t>
   </si>
   <si>
     <t>Картридж с прочной лентой для принтера Dymo LetraTag, пластик, черный шрифт, 12 мм х 4 м, блистер</t>
   </si>
   <si>
     <t>Лента DYMO Lerta Tag Лента пластиковая стандартная для компактного ленточного принтера DYMO Lerta Tag. Характеристики •    Прочные, погодоустойчивые этикетки •    Приклеиваются ко всем гладким поверхностям •    Размер ленты 12 мм х 4 м. •    5 вариантов цвета. •    Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива. •    Термоустойчивы при температуре от -30 до +150 С. 91221    Стандартный пластик    Черный/белый 91222    Стандартный пластик    Черный/желтый 91223 Стандартный пластик    Черный/красный 91224    Стандартный пластик    Черный/зеленый 91225    Стандартный пластик    Черный/синий</t>
   </si>
   <si>
     <t>1122.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO91222</t>
   </si>
   <si>
     <t>DYMO91223</t>
   </si>
   <si>
-    <t>1100.00000000 руб.</t>
-[...1 lines deleted...]
-  <si>
     <t>DYMO91224</t>
   </si>
   <si>
     <t>Зеленый</t>
-  </si>
-[...1 lines deleted...]
-    <t>960.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO91225</t>
   </si>
   <si>
     <t>DYMO91228</t>
   </si>
   <si>
     <t>Лента для Letra Tag Лента пластиковая металлизированная для компактного ленточного принтера DYMO Lerta Tag. Рабочая температура С° -30 до +150 Характеристики •    Прочные, погодоустойчивые этикетки •    Приклеиваются ко всем гладким поверхностям •    Размер ленты 12 мм х 4 м. •    Цвет: черный/серебряный или черный/зеленый. •    Надпись не стирается, не смывается, не выгорает на солнце, влагоустойчива. •    Термоустойчивы при температуре от -30 до +150 С.</t>
   </si>
   <si>
     <t>Серебряный металлик</t>
   </si>
   <si>
     <t>1326.00000000 руб.</t>
   </si>
   <si>
     <t>S0718850</t>
   </si>
   <si>
     <t>Картридж c нейлоновой лентой для принтера Dymo LetraTag для ткани, 12 мм х 2 м, белый</t>
   </si>
   <si>
     <t xml:space="preserve">S0718850 Лента для LetraTag для ткани 12 ммх2 м, нейлоновая, белая, 1 шт в блистере
 Используется для маркировки одежды, изделий из хлопка. </t>
@@ -1031,51 +1034,51 @@
 •    Устойчивы к разным агрессивным условиям 
 •    10 шт./упаковка</t>
   </si>
   <si>
     <t>1150.00000000 руб.</t>
   </si>
   <si>
     <t>S0847740</t>
   </si>
   <si>
     <t>Лента для механических принтеров Dymo Omega, ширина 9 мм, длина 3м, пластиковая черная, 3 шт. в блистере.</t>
   </si>
   <si>
     <t>DYMO520102</t>
   </si>
   <si>
     <t>Лента для механических принтеров Dymo Omega, пластик, 9 мм х 3 м, 1 штука</t>
   </si>
   <si>
     <t>433.50000000 руб.</t>
   </si>
   <si>
     <t>DYMO520109</t>
   </si>
   <si>
-    <t>425.00000000 руб.</t>
+    <t>434.00000000 руб.</t>
   </si>
   <si>
     <t>Принтеры Dymo</t>
   </si>
   <si>
     <t>DYMO12748</t>
   </si>
   <si>
     <t>Принтер механический Dymo Omega, лента ширина 9 мм, клавиатура - латиница, блистер (S0717930)</t>
   </si>
   <si>
     <t xml:space="preserve">Благодаря улучшенному качеству печати, простоты в использовании, невысокой цене, ленточный принтер DYMO Omega великолепно подходит для использования дома, в офисе.
  Механический ленточный принтер этикеток для использования дома и в офисе.
  Принцип работы заключается в выдавливании буквы на самоклеящейся ленте.
  Позволяет создавать надпись, используя 49 различных букв и символов.
  Характеристики
  - Алфавит: кириллица или латиница
  - Современный дизайн
  - 49 различных букв и знаков
  - Ширина ленты 9 мм
  - Лента (белый шрифт/красный фон) входит в комплект поставки
  - Доступность
  - Удобство использования
  - Надежность
  - Не требует картриджа и батареек
@@ -1165,53 +1168,50 @@
     <t>Черно-серебряный</t>
   </si>
   <si>
     <t>23300.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO40076</t>
   </si>
   <si>
     <t>Блок питания для принтеров Label Manager 160, 210, LMR 500TS, Rhino4200, Rhino5200, тип D1</t>
   </si>
   <si>
     <t>Для принтеров : •    LetraTag (латиница DYMO19754) •    LabelPoint 350 (DYMO22065) •    LabelManager 150 (DYMO18130, DYMO17661)</t>
   </si>
   <si>
     <t>1530.00000000 руб.</t>
   </si>
   <si>
     <t>DYMOW004365</t>
   </si>
   <si>
     <t>Колесо запасное для принтера Dymo M1011, с символами</t>
   </si>
   <si>
     <t>Запасное колесо с символами для принтера</t>
-  </si>
-[...1 lines deleted...]
-    <t>2040.00000000 руб.</t>
   </si>
   <si>
     <t>S0720090</t>
   </si>
   <si>
     <t>Принтер индустриальный Dymo M1011, лента ширина 12 мм</t>
   </si>
   <si>
     <t>Механический индустриальный принтер М1011 предназначен для маркировки оборудования, работающего в тяжелых условиях. Поскольку механический принтер печатает на алюминиевой ленте или ленте из нержавеющей стали, он идеально подходит для использования на заводах, фабриках, вне помещений и даже на буровых вышках.
  Ленты шириной: 12 мм
  USB подключение:нет
  Дополнительно:Встроенный перфоратор для удобства маркировки кабельных разъемов .
  Принцип работы заключается в выдавливании буквы на поверхности ленты.
  Выбор символа происходит при помощи вращения барабана
  Характеристики
  - Шрифт: латиница
  - Превосходная четкость текста
  - Расходные материалы: ленты из алюминия или нержавеющей стали шириной 12 мм
  - Встроенный перфоратор для маркировки патч-кордов
  - Встроенный ручной нож для отрезания этикеток
  - Отрезаемая лента имеет закругленные края для Вашей безопасности
  - Этикетки устойчивы к разным агрессивным условиям, не выгорают на солнце, термоустойчивы
  - Мерный упор для определения длины начального и конечного нерабочего участка ленты
  - Дополнительный барабан с зеркальным отражением символов
  Комплектация:
@@ -1224,76 +1224,73 @@
   <si>
     <t>46920.00000000 руб.</t>
   </si>
   <si>
     <t>S0883980</t>
   </si>
   <si>
     <t>Принтер ленточный Dymo LetraTag LT-100H, ABC клавиатура, блистер</t>
   </si>
   <si>
     <t>Этот простой в использовании принтер позволяет создавать этикетки именно так, как вы хотите. Он печатает на лентах различных цветов плюс имеет встроенные популярные функции, такие как несколько стилей шрифта, подчеркивание, жирный шрифт, текст разной высоты и многое другое. В отличие от других производителей этикеток, наш оригинальный графический дисплей показывает, как именно будут выглядеть этикетки. Вам не надо будет гадать как именно будут выглядеть ваши этикетки. То, что вы видите, то и будет напечатано.
 Характеристики
 Эргономичный дизайн для легкого использования
 Большой дисплей на 13 символов с предварительным просмотром печати
 Навигационные кнопки для быстрого доступа к дополнительным функциям
 Память на  9 этикеток
 печать в двух строках
 5 размеров шрифта
 8 стилей обрамления
 Автоматическое выключение для  энергосбережения
 Функция установки Даты  и Времени
 Многоязычный (кроме русского)
 Использует 4 батареи типа АА (не входят в комплект)</t>
   </si>
   <si>
-    <t>5780.00000000 руб.</t>
+    <t>6936.00000000 руб.</t>
   </si>
   <si>
     <t>S0895840</t>
   </si>
   <si>
     <t>Аккумулятор для принтеров Dymo Rhino 4200 и Rhino 5200</t>
   </si>
   <si>
     <t>Dymo S0895840 запасной аккумулятор для принтеров RhinoPro 4200 и 5200 (Dymo S0895840 rechargeable battery Rhino 4200/5200, 7.4V/1400 mAh)</t>
   </si>
   <si>
     <t>3672.00000000 руб.</t>
   </si>
   <si>
     <t>S0895890</t>
   </si>
   <si>
     <t>Блок питания для принтеров Dymo Label Manager 280 и 420P</t>
   </si>
   <si>
     <t xml:space="preserve">Блок питания для принтеров LM 280 и LM 420P
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>1500.00000000 руб.</t>
   </si>
   <si>
     <t>S0904950</t>
   </si>
   <si>
     <t>Принтер для этикеток Dymo Label Writer 4XL, usb, лента ширина до 100 мм</t>
   </si>
   <si>
     <t>Принтер предлагает простой и экономически эффективный способ печати, а также широкий спектр профессиональных этикеток. Разрешение печати - 300dpi, скорость печати – до 53 этикеток в минуту. Принтер позволяет добиться превосходных результатов для большого объема работы. Работает без чернил, без тонера, без потери времени. DYMO LabelWriter 4 XL печатает на самых разнообразных этикетках. С DYMO LabelWriter 4XL Вы получаете высокую скорость и качество печати, компактный дизайн.
 Программное обеспечение DYMO Label ™ V 8 позволяет создавать и печатать адресные этикетки, этикетки со штрих-кодами или графикой.
 Функция создания этикеток доступна из прямо из текста в Microsoft Word ®, Excel ®, Outlook ®
 Печать этикеток из адресной книги из ваших контактов Outlook ® или Mac ®
 QuickPrint Widget позволяет быстро напечатать одну этикетку
 Выбор из более 100 стилей и макетов этикеток
 Печать одной этикетки или нескольких сотен
 Печать из базы данных
 Характеристики принтера LabelWriter 4XL
 Печать    Скорость печати 53 этикеток/мин (81,28 мм в секунду)
 Технология печати термоперенос
 Цветная печать нет 
 Максимальные размеры печати 100x150 мм
 Качество печати    Максимальное разрешение 300 x 300 dpi
 Максимальная ширина печати 100 мм
 Прочие характеристики    Цвет принтера черный, серебряный
 Материал корпуса пластик
@@ -1658,50 +1655,53 @@
   </si>
   <si>
     <t xml:space="preserve">
     Стойкие к разрыву и абразивам этикетки с сильным клеем 25 х 89 мм, 700 штук в рулоне.
      Этикетки многофункциональные DYMO 1933081 подходят для решения любых задач маркировки. Этикетки изготовлены из пластика с сильным клеевым слоем. Такие этикетки не рвутся, обладают влагостойкостью и устойчивостью к царапинам. 
      Совместимость с принтером : LabelWriter 4XL, LabelWriter 450, LabelWriter 450 Turbo.
 </t>
   </si>
   <si>
     <t>12625.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1933083</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, стойкие к разрыву, 25 мм х 25 мм, 1700 штук</t>
   </si>
   <si>
     <t xml:space="preserve">
     Стойкие к разрыву и абразивам этикетки с сильным клеем 25 х 25 мм, 1700 штук в рулоне.
      Этикетки многофункциональные DYMO 1933081 подходят для решения любых задач маркировки. Этикетки изготовлены из пластика с сильным клеевым слоем. Такие этикетки не рвутся, обладают влагостойкостью и устойчивостью к царапинам. 
      Совместимость с принтером : LabelWriter 4XL, LabelWriter 450, LabelWriter 450 Turbo.
 </t>
   </si>
   <si>
+    <t>10732.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO1983172</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 36 мм х 89 мм, 260 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 36 х 89, 260 штук в рулоне.
 Большие этикетки DYMO 1983172 служат для печати адресов на конвертах, папках и прочего.
 Совместимость с принтером : LabelWriter 450, LabelWriter 450 Turbo.</t>
   </si>
   <si>
     <t>1475.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO99010</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 89 мм x 28 мм, 130 штук</t>
   </si>
   <si>
     <t>Адресные этикетки, бумажные, 89мм х 28 мм, 260 этикеток в рулоне</t>
   </si>
   <si>
     <t>2346.00000000 руб.</t>
   </si>
@@ -1717,160 +1717,175 @@
   <si>
     <t>3790.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO99012</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 89 мм х 36 мм, 520 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 2 х 260 шт, 36 х 89 мм, бумажные. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>4794.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO99013</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Dymo Label Writer, прозрачные, 89 мм х 36 мм, 260 штук</t>
   </si>
   <si>
     <t>Адресные этикетки 260 шт, 36 х 89 мм, прозрачные, пластик. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
+    <t>4350.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO99015</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 70 мм х 54 мм, 320 штук</t>
   </si>
   <si>
     <t>Большие многофункциональные этикетки 70 х 54 мм, 320 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>DYMO99017</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer для подвесных папок, белые, 50 мм x 12 мм, 220 штук</t>
   </si>
   <si>
     <t>Этикетки для подвесных папок 50 х 12 мм, 220 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
+    <t>1745.00000000 руб.</t>
+  </si>
+  <si>
     <t>DYMO99018</t>
   </si>
   <si>
     <t>Этикетки для принтеров Dymo Label Writer на корешок папки, 190 мм x 38 мм, 110 штук</t>
   </si>
   <si>
     <t>Этикетки на корешок папки-регистратора 190 х 38 мм, 110 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
+    <t>1870.00000000 руб.</t>
+  </si>
+  <si>
+    <t>DYMO99019</t>
+  </si>
+  <si>
+    <t>Этикетки для принтеров Dymo Label Writer, на корешок папки-регистратора, 190 мм x 59 мм, 110 штук</t>
+  </si>
+  <si>
+    <t>Этикетки на корешок папки-регистратора 190 х 59 мм, 110 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
+  </si>
+  <si>
+    <t>3213.00000000 руб.</t>
+  </si>
+  <si>
+    <t>S0719250</t>
+  </si>
+  <si>
+    <t>Этикетки для принтеров Dymo Label Writer для CD/DVD, белые, 57 мм х 57 мм, 160 штук</t>
+  </si>
+  <si>
+    <t>Этикетки для CD/DVD белые диаметр. 57 мм, 160 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни. Доступны в различных размерах.</t>
+  </si>
+  <si>
+    <t>935.00000000 руб.</t>
+  </si>
+  <si>
+    <t>S0722430</t>
+  </si>
+  <si>
+    <t>Этикетки адресные для принтеров Dymo Label Writer, белые, 101 мм х 54 мм, 220 штук</t>
+  </si>
+  <si>
+    <t>Адресные этикетки 220 шт, 101 x 54 мм, бумажные. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
+  </si>
+  <si>
+    <t>4000.00000000 руб.</t>
+  </si>
+  <si>
+    <t>S0722560</t>
+  </si>
+  <si>
+    <t>Этикетки для принтеров Dymo Label Writer для бэйджей, белые, 41 мм x 89 мм, 300 штук</t>
+  </si>
+  <si>
+    <t>Этикетки для бэджей 89 х 41 мм, 300 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
+  </si>
+  <si>
+    <t>S0929100</t>
+  </si>
+  <si>
+    <t>Этикетки картонные Dymo Writer для бэйджей, 89 мм x 51 мм, 300 штук</t>
+  </si>
+  <si>
+    <t>Этикетки для бэджей 89 х 51 мм, 300 шт. Без клея. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
+  </si>
+  <si>
     <t>2200.00000000 руб.</t>
   </si>
   <si>
-    <t>DYMO99019</t>
-[...47 lines deleted...]
-    <t>Этикетки для бэджей 89 х 51 мм, 300 шт. Без клея. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
+    <t>Склад (ССП)</t>
   </si>
   <si>
     <t>S0929110</t>
   </si>
   <si>
     <t>Этикетки картонные Dymo Writer для бэйджей, 106 мм x 62 мм, 250 штук</t>
   </si>
   <si>
     <t>Этикетки для бэйджей 106 х 62 мм, 250 шт. Метод прямой термопечати, нет никакой необходимости в расходных материалах. Упакованы в рулоны, так что можно напечатать как одну этикетку так и сотни.</t>
   </si>
   <si>
     <t>S0929120</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer, белые, 25 мм х 25 мм, 750 штук</t>
   </si>
   <si>
     <t>S0947410</t>
   </si>
   <si>
     <t>Этикетки адресные для принтеров Label Writer 4XL, белые, 89 мм x 28 мм, 1050 штук</t>
   </si>
   <si>
     <t xml:space="preserve">S0947410 Dymo Адресные этикетки 89 x 28мм (только для LabelWriter 4XL) 1050 шт/рул. 2 рулона
 </t>
   </si>
   <si>
     <t>2 рулона</t>
   </si>
   <si>
-    <t>6820.00000000 руб.</t>
+    <t>6130.00000000 руб.</t>
   </si>
   <si>
     <t>S0947420</t>
   </si>
   <si>
     <t>Этикетки многофункциональные для принтеров Dymo Label Writer 4XL, 102 мм x 59 мм, 575 штук</t>
   </si>
   <si>
     <t xml:space="preserve">S0947420 Dymo Многофункциональные этикетки 102 x 59мм (только для LabelWriter 4XL) 575 шт/рул. 2 рулона.
 </t>
   </si>
   <si>
     <t>6812.50000000 руб.</t>
   </si>
   <si>
     <t>DYMO1908552</t>
   </si>
   <si>
     <t>Этикетки самоламинирующиеся Dymo ХTL, полиэстровые, 24 мм x 23 мм, 96 штук на листе А4, 27 листов</t>
   </si>
   <si>
     <t>14472.00000000 руб.</t>
   </si>
   <si>
     <t>DYMO1908555</t>